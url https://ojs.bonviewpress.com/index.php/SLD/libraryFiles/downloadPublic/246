--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,764 +1,761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="0EB13607" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EB13607">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Received: d month yyyy | Revised: d month yyyy | Accepted: d month yyyy | Published online: d month yyyy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F726E21" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3F726E21">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F7BBAF" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="23F7BBAF">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00AB1B7E">
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+        <w:sectPr>
+          <w:footerReference r:id="rId6" w:type="first"/>
+          <w:headerReference r:id="rId4" w:type="default"/>
+          <w:footerReference r:id="rId5" w:type="default"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:space="708"/>
+          <w:cols w:space="708" w:num="1"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E7FE4A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71E7FE4A">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>RESEARCH ARTICLE/REVIEW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C13554A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6C13554A">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CBBF430" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CBBF430">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1193BC78" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="1193BC78">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB1F1B3" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6BB1F1B3">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B65FCD1" w14:textId="77777777" w:rsidR="009327CA" w:rsidRDefault="009327CA">
+    <w:p w14:paraId="4B65FCD1">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009327CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Smart Laboratory Diagnostics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB43C0" w14:textId="2E13DF30" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1EFB43C0">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>yyyy, Vol. XX(XX) 1–5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2862E97A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2862E97A">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10.47852/bonview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>SLD</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>XXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A3C728" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75A3C728">
       <w:pPr>
-        <w:pStyle w:val="papertitle"/>
+        <w:pStyle w:val="385"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
-        <w:sectPr w:rsidR="00AB1B7E">
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
-          <w:docGrid w:linePitch="360"/>
+          <w:cols w:space="708" w:num="2"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
-          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="17799DFA" wp14:editId="2FAE420F">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="905510" cy="607695"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="图片 4" descr="Bonv_Png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="图片 4" descr="Bonv_Png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect t="31309" r="10986" b="26481"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="905510" cy="607695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271C4191" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="271C4191">
       <w:pPr>
-        <w:pStyle w:val="Author"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B2902CE" wp14:editId="7F5D6C01">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5951855" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="直接连接符 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951855" cy="6350"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="9525"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+          <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:0.2pt;margin-top:9.15pt;height:0.5pt;width:468.65pt;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA85wE9NUAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2Oy07DMBBF90j8gzVI7KjTBtE2xKlUpKxAVE1hwc6Np0kg&#10;Hqe2++DvGVbt8j5078kXZ9uLI/rQOVIwHiUgkGpnOmoUfGzKhxmIEDUZ3TtCBb8YYFHc3uQ6M+5E&#10;azxWsRE8QiHTCtoYh0zKULdodRi5AYmznfNWR5a+kcbrE4/bXk6S5Ela3RE/tHrAlxbrn+pgFezw&#10;/fM1eNy/7VfLr7Jafdum3Ch1fzdOnkFEPMdLGf7xGR0KZtq6A5kgegWP3GN3loLgdJ5OpyC2bMxT&#10;kEUur/GLP1BLAwQUAAAACACHTuJAZRzLPeUBAAC0AwAADgAAAGRycy9lMm9Eb2MueG1srVNLbtsw&#10;EN0XyB0I7mvZLhQ4guUsYiSbojXQ9gA0RUkE+MMMY9mX6AUKdNeuuuy+t2l6jA4px/l0k0W1oIbz&#10;ecP3OFxe7q1hOwWovav5bDLlTDnpG+26mn/6eP16wRlG4RphvFM1Pyjkl6uzV8shVGrue28aBYxA&#10;HFZDqHkfY6iKAmWvrMCJD8pRsPVgRaQtdEUDYiB0a4r5dHpeDB6aAF4qRPKuxyA/IsJLAH3baqnW&#10;Xt5a5eKICsqISJSw1wH5Kp+2bZWM79sWVWSm5sQ05pWakL1Na7FaiqoDEXotj0cQLznCM05WaEdN&#10;T1BrEQW7Bf0PlNUSPPo2TqS3xUgkK0IsZtNn2nzoRVCZC0mN4SQ6/j9Y+W63AaabmpecOWHpwu++&#10;/Pz9+dufX19pvfvxnZVJpCFgRblXbgPHHYYNJMb7Fmz6Exe2z8IeTsKqfWSSnOVFOVuU1EFS7PxN&#10;mXUvHmoDYLxR3rJk1Nxol2iLSuzeYqR+lHqfktzOX2tj8tUZx4aaX5TzBC5oHFsaAzJtIEroOs6E&#10;6WjOZYSMiN7oJlUnHIRue2WA7USajvwlrtTtSVpqvRbYj3k5NM6N1ZGegtG25ovH1cYRSFJs1ChZ&#10;W98csnTZT5eZ2xwHL03L432ufnhsq79QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kDznAT01QAAAAYB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAZRzLPeUB&#10;AAC0AwAADgAAAAAAAAABACAAAAAkAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020C3138" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="020C3138">
       <w:pPr>
-        <w:pStyle w:val="Author"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C8E725" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28C8E725">
       <w:pPr>
-        <w:pStyle w:val="Author"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Author1 Name, Author2 Name and Author3 Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5839F4" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E5839F4">
       <w:pPr>
-        <w:pStyle w:val="Affiliation"/>
+        <w:pStyle w:val="387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1 Department, Name of organization, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B4295E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59B4295E">
       <w:pPr>
-        <w:pStyle w:val="Affiliation"/>
+        <w:pStyle w:val="387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2 Department, Name of organization, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA3F248" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FA3F248">
       <w:pPr>
-        <w:pStyle w:val="Affiliation"/>
+        <w:pStyle w:val="387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>3 Department, Name of organization, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F92AD03" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7F92AD03">
       <w:pPr>
-        <w:pStyle w:val="Affiliation"/>
+        <w:pStyle w:val="387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39044BD8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39044BD8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="affff"/>
+          <w:rStyle w:val="215"/>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*Corresponding author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Author Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, Department,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Name of Organization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Country</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Email: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>xxxxx@xx.xx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DE6BC4" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="74DE6BC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="affff"/>
+          <w:rStyle w:val="215"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13D9374A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13D9374A">
       <w:pPr>
-        <w:pStyle w:val="AbstractText"/>
+        <w:pStyle w:val="235"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E055408" wp14:editId="6D757F82">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5963920" cy="8890"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="直接连接符 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="922020" y="3848735"/>
                           <a:ext cx="5963920" cy="8890"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="3175"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+          <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-0.35pt;margin-top:4.45pt;height:0.7pt;width:469.6pt;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA8MWTotMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2OwU7DMBBE70j8g7VIXKrWbisgCXGqCok7TSvObryJI+J1&#10;FLtt+HuWExxH8zTzyt3sB3HFKfaBNKxXCgRSE2xPnYbT8X2ZgYjJkDVDINTwjRF21f1daQobbnTA&#10;a506wSMUC6PBpTQWUsbGoTdxFUYk7toweZM4Tp20k7nxuB/kRqln6U1P/ODMiG8Om6/64jXk8+YU&#10;Ptp28en2dY/7hcvq5qD148NavYJIOKc/GH71WR0qdjqHC9koBg3LFwY1ZDkIbvNt9gTizJjagqxK&#10;+V+/+gFQSwMEFAAAAAgAh07iQO742WDxAQAAvwMAAA4AAABkcnMvZTJvRG9jLnhtbK1TzY7TMBC+&#10;I/EOlu80bUp306jpHrZaLggqAQ/gOnZiyX/yeJv2JXgBJG5w4sidt2F5DMZO2d/LHsjBGXvG38z3&#10;zXh1cTCa7EUA5WxDZ5MpJcJy1yrbNfTTx6tXFSUQmW2ZdlY09CiAXqxfvlgNvhal651uRSAIYqEe&#10;fEP7GH1dFMB7YRhMnBcWndIFwyJuQ1e0gQ2IbnRRTqdnxeBC64PjAgBPN6OTnhDDcwCdlIqLjePX&#10;Rtg4ogahWURK0CsPdJ2rlVLw+F5KEJHohiLTmFdMgvYurcV6xeouMN8rfiqBPaeER5wMUxaT3kJt&#10;WGTkOqgnUEbx4MDJOOHOFCORrAiymE0fafOhZ15kLig1+FvR4f/B8nf7bSCqbeicEssMNvzmy8/f&#10;n7/9+fUV15sf38k8iTR4qDH20m7DaQd+GxLjgwwm/ZELOTR0WZbTEtU9ImL1ujqfL0aNxSESjv7F&#10;8my+TAEcI6pqmVtQ3MH4APGNcIYko6Fa2aQAq9n+LURMjaH/QtKxdVdK69xFbcmASWfnCwRnOJkS&#10;JwJN45Ed2I4SpjsceR5DRgSnVZtuJxwI3e5SB7JnaVDyl+rGbA/CUuoNg36My66RnlERX4VWBknd&#10;v60tgiTxRrmStXPtMauYz7GvOc1pBtPg3N/n23fvbv0XUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAA&#10;AAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFq&#10;wzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1&#10;oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxt&#10;IwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMc&#10;sBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8S&#10;i2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+&#10;vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQ&#10;rk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0&#10;lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgA&#10;h07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAXQQAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAA/AwAAX3JlbHMvUEsBAhQAFAAA&#10;AAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAYwMAAF9yZWxzLy5yZWxzUEsBAhQACgAA&#10;AAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJA&#10;8MWTotMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgA&#10;h07iQO742WDxAQAAvwMAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAG&#10;AAYAWQEAAIUFAAAAAA==&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2AD9BE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F2AD9BE">
       <w:pPr>
-        <w:pStyle w:val="AbstractText"/>
+        <w:pStyle w:val="235"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> This study examined belief, concern, and practice of the in-service postgraduate science teachers towards solid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>waste management and recycle (SWMR) in one of the colleges of education in Bhutan. A structured online survey questionnaire was administered to 39 first-year in-service science teachers out of which 22 (13 male and 9 female) responded. The data were subjected to descriptive statistics such as determining mean and standard deviation. Further, Pearson product-moment correlation was employed in order to determine the significance of some of the demographic characteristics on their belief, concern, and practice towards SWMR. An independent samples test revealed that the only statistically significant difference between the gender is observed in theme concern (p &lt; 0.05 = 0.028), with females reporting higher levels of concerns than the males. However, one-way ANOVA result did not show any statistically significant presence in the teaching subjects among the three themes (F (3, 18) = 0.477, p &gt; 0.001). The Pearson’s product moment correlation revealed statistically significant relation between respondents’ belief and practice (r = 0.01, p &gt; 0.05), whereas negative correlation (r = −.37, p &gt; 0.05) were found between respondents’ concern and practice towards SWMR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F008EA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="79F008EA">
       <w:pPr>
-        <w:pStyle w:val="Keywords"/>
+        <w:pStyle w:val="239"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0892F05F" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0892F05F">
       <w:pPr>
-        <w:pStyle w:val="Keywords"/>
+        <w:pStyle w:val="239"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> solid waste management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -812,3158 +809,3144 @@
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> concern</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081C2DA1" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="081C2DA1">
       <w:pPr>
-        <w:pStyle w:val="Keywords"/>
+        <w:pStyle w:val="239"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AB1B7E">
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:space="708"/>
-          <w:docGrid w:linePitch="360"/>
+          <w:cols w:space="708" w:num="1"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FA99ECE" wp14:editId="393E12FD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-16510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5970270" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="直接连接符 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5970270" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="3175"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+          <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-1.3pt;margin-top:5.95pt;height:0.05pt;width:470.1pt;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAV1DtqtQAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMBBE70j8g7VIXKrWTpBKE+JUFRJ3GirObryJI+J1&#10;FLtt+HuWExz3zWh2ptovfhRXnOMQSEO2USCQ2mAH6jWcPt7WOxAxGbJmDIQavjHCvr6/q0xpw42O&#10;eG1SLziEYmk0uJSmUsrYOvQmbsKExFoXZm8Sn3Mv7WxuHO5HmSu1ld4MxB+cmfDVYfvVXLyGYslP&#10;4b3rVp/u0Ax4WLld0x61fnzI1AuIhEv6M8Nvfa4ONXc6hwvZKEYN63zLTuZZAYL14umZwZlBrkDW&#10;lfw/oP4BUEsDBBQAAAAIAIdO4kAVWBtH5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWytU82O0zAQ&#10;viPxDpbvNGlXbZeo6R62Wi4IKgEPMHWcxJL/5PE27UvwAkjc4MSRO2/D8hiMndJdlsseyMEZz8/n&#10;+T6PV1cHo9leBlTO1nw6KTmTVrhG2a7mH97fvLjkDCPYBrSzsuZHifxq/fzZavCVnLne6UYGRiAW&#10;q8HXvI/RV0WBopcGcOK8tBRsXTAQaRu6ogkwELrRxawsF8XgQuODExKRvJsxyE+I4SmArm2VkBsn&#10;bo20cUQNUkMkStgrj3ydu21bKeLbtkUZma45MY15pUPI3qW1WK+g6gL4XolTC/CUFh5xMqAsHXqG&#10;2kAEdhvUP1BGieDQtXEinClGIlkRYjEtH2nzrgcvMxeSGv1ZdPx/sOLNfhuYamq+4MyCoQu/+/T9&#10;58cvv358pvXu21e2SCINHivKvbbbcNqh34bE+NAGk/7EhR2ysMezsPIQmSDn/OWynC1Jc0GxxcU8&#10;IRb3pT5gfCWdYcmouVY2sYYK9q8xjql/UpLbuhulNfmh0pYNNb+YLueEDTSNLU0BmcYTI7QdZ6A7&#10;GnMRQ0ZEp1WTqlMxhm53rQPbQxqO/J0a+ystHb0B7Me8HEppUBkV6SVoZWp++bBaW2KXBBslStbO&#10;NcesXPbTXWb+p7lLw/Jwn6vv39r6N1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQFdQ7arUAAAACAEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kAVWBtH5QEA&#10;ALMDAAAOAAAAAAAAAAEAIAAAACMBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0F270C" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3C0F270C">
       <w:pPr>
-        <w:sectPr w:rsidR="00AB1B7E">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+        <w:sectPr>
+          <w:headerReference r:id="rId7" w:type="default"/>
+          <w:footerReference r:id="rId8" w:type="default"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:space="708"/>
-          <w:docGrid w:linePitch="360"/>
+          <w:cols w:space="708" w:num="1"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C59BB9F" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C59BB9F">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097F8873" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="097F8873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA25467" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CA25467">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">While talking about education and waste management in any sections of the society, the role that every science teacher can play in providing waste related education is pivotal compared to other subject teachers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Education is a tool, that can be used to create societal level awareness on environmental problems through the formal education system </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2, 3, 4, 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Effective and efficient waste management is an essential part of sustainable development goals, creating awareness on waste issues, can be best done in schools. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8CEF32" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A8CEF32">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Despite, considerable amount of attention environmental issues receives from the world leaders, it’s often been a centre of discussion and debate for decades </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Therefore, it is imperative to study science teacher’s attitudes towards SWMR in terms of belief, concern, and practice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC15411" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0BC15411">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Bhutan, a tiny kingdom nestled in the Himalayas is not an exception to this man-made predicament and the environmental problems which are caused by humans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C2D03E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12C2D03E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>The recent study conducted by Department of Curriculum Research and Developmen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> of waste besides households, commercial units, health centres, and offices. “In total, institutes generate around 5,400 kgs of wastes a day compared to what industries generate (5,719) kgs daily” (p. XI). The composition of waste generated from institutes is shown in Figure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. The study further revealed that more than services. In Bhutan, the Department of Curriculum Research and Developmen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">through their National Waste Inventory Survey had shown that “Waste management is one of the prevailing challenges in governance that have multi-fold implications on environmental, economic and social themes.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BB999D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="56BB999D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7600F3A0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7600F3A0">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Literature Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8F27EE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="1D8F27EE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17FB9108" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17FB9108">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Problems associated with environment and waste have received immense care globally </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. Solid waste is defined by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Detraz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> as non-liquid and non-gaseous garbage, refuse or sludge products of human activities, regarded as useless. Solid waste must include waste items from households, commercial waste, hospital waste, and construction waste. In recent times, numerous studies were undertaken in the field of SWMR by local governments and international agencies (OECD, 2019; UNSD, 2019; World Bank, 2018). A study conducted by Dung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> concluded that waste management issues will trouble and impact cities beyond repair if adequate measures are not undertaken. Similar studies to estimate environmental awareness and attitudes of people based on their socio-demographic characteristics such as education, gender, income level, and age were undertaken amongst researchers while</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>exploring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>relations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>the environment. For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>instance,women were</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>significantly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>found</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>concerned</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>environmental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>problem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Environmental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>concern</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>varies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>according</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>come</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>while</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>seem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F7A2E5" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28F7A2E5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Equally, over the years, there have been few important studies in the field of education that investigated topics related to solid waste management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>1, 3, 4, 8, 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> studied student’s attitudes and knowledge towards solid waste management. The findings of these studies had shown similar results that the respondents, who were college students, had shown a positive attitude towards solid wastemanagement with a low level of knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F30ED81" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F30ED81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>However, previous studies have neglected variables such as teaching subjects and their influence in determining their belief, concern, and practice of teachers toward SWMR. Therefore, this study which is the first of its kind in Bhutan with the in-service postgraduate teachers, thus attempts to fill the literature gap left by previous studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53143E30" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="53143E30">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA2867D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AA2867D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6B38B2" wp14:editId="356AD4C3">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1754505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>66040</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2747010" cy="3227070"/>
             <wp:effectExtent l="0" t="0" r="15240" b="11430"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2747010" cy="3227070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580E3516" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="580E3516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3417785E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3417785E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03716CCB" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="03716CCB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31675587" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="31675587">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6448F535" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6448F535">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF3D1F0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="5DF3D1F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC9BC4D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6DC9BC4D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F49C730" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6F49C730">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C6B67F5" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7C6B67F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F801505" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3F801505">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB333C3" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="2FB333C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D59C9B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="08D59C9B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E594D8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="05E594D8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="538BCE3A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="538BCE3A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="357363E8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="357363E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CC9725" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="26CC9725">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CF3472" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="11CF3472">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="551BB043" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="551BB043">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2245D2AF" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="2245D2AF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB03CF8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6BB03CF8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631FD52D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="631FD52D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57420C84" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="57420C84">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE716BF" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="1BE716BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B605B5B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="0B605B5B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9D6DDB" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="0A9D6DDB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548C1C16" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="548C1C16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Network teaching quality evaluation system based on big data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1E544E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="1E1E544E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9505C9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="0C9505C9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C0BB481" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C0BB481">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Theoretical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>ramework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78189373" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="78189373">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DD93C4" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="61DD93C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Human behavior is complex. The relationship between behavior and attitude has been a topic of interest within the field of human psychology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Since then many theories within this subject evolved in order to understand and predict attitudinal influences on behavior and response. The most widely used theory in environmental behavior researches is the Theory of Reasoned Action [TRA] and its extension, Theory of Planned Behavior [TPB] postulated and popularized by Holbrook</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> The theory is based on a premise that individual behavior and intentions are directly related to their attitudes. Interestingly, many studies on knowledge and attitudes have found to have a positive and often statistically significant relationship between the behavior and intentions. TPB framework can thus provide guidance to design inter mediation strategies to support maintain positive behavior or bring in changes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The TPB has been widely used to predict a person’s intentions to participate in a specific behavior related to </w:t>
+        <w:t xml:space="preserve">. The TPB has been widely used to predict a person’s intentions to participate in a specific behavior related to environmental behavioral research </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>. Hage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>derholm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>mentions about three conceptually independent determinants of intention in the TPB. They are attitudes towards the behavior, subjective norm, and perceived behavioral control. However, these three</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">independent elements intention in TPB varies depending on contexts and behavior. Figure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...9 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>. Hage</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>shows the TPB model as conceived by Chanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...128 lines deleted...]
-        </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7AC31D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C7AC31D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E711D59" wp14:editId="347FB760">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1610995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>115570</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2747010" cy="2211070"/>
             <wp:effectExtent l="0" t="0" r="15240" b="17780"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2747010" cy="2211070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9BDB24" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="5C9BDB24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6232E957" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6232E957">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562E92B5" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="562E92B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BF1D5E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="53BF1D5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D68367" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="65D68367">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717BE19A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="717BE19A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388AD352" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="388AD352">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D9CCBA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="40D9CCBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8FD089" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7E8FD089">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E401738" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6E401738">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC7BE80" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="2BC7BE80">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E3F16B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="28E3F16B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB16332" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="4BB16332">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F376062" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6F376062">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A798D08" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3A798D08">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64244871" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="64244871">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EFBFD67" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="5EFBFD67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043536E8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="043536E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Theory of planned behavior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088817A2" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="088817A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67FF61EA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="67FF61EA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5C3376" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="4B5C3376">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2F0D76" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B2F0D76">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Research Methodology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4724284E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="4724284E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="512B1A44" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="512B1A44">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1. Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>esign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9B8C0D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7D9B8C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5358B766" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5358B766">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">This study has employed a cross-sectional study design in order to examine the in-service postgraduate science teachers’ belief, concern, and practice towards SWMR. Salkind (2010) and Sedgwick (2014) are of the view that the cross-sectional studies which often uses questionnaire surveys as comparatively inexpensive and quick to conduct at one point in time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D809475" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="0D809475">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CBFC29" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18CBFC29">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.2. Participants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64957873" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="64957873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553ABF86" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="553ABF86">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>A random sampling method was employed for the study. The sample for the study consisted of 22 first year in-service postgraduate science teachers from one of the Colleges of Education in Bhutan. 13 male (59%) teachers and 9 female (40.9%) teachers participated in the study. The sample comprised of 7 biology teachers (31.8%), 10 chemistry teachers (45.5%), and 5 Physics teachers (22.7%). Since the participation for this study was purely on a voluntary basis, only 22 out of 39 in-service postgraduate science teachers took part in the study. The overall response rate was recorded at 56%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D25929" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="49D25929">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="280"/>
+        <w:ind w:firstLine="280" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="666666"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B35FCD" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25B35FCD">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
@@ -3971,1963 +3954,2152 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6EF025" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D6EF025">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>In-service first year postgraduate science teacher’s attitude towards SWMR were adapted from the Scale for the Attitudes of Pre-service Teachers towards Solid Wastes and Recycle developed by Karatekin (2013). The scale consists of 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>questions and 3 themes. The theme belief consists of 7 items, the theme concern consists of 10 items, and the theme practice has 13 items. The instrument was self-reported with structured five-point Likert scale ranging from Strongly Disagree, Disagree, Neutral, Agree to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FFAFE1" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53FFAFE1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Strongly Agree. The values assigned to the options were 1, 2, 3, 4, and 5 respectively. The Cronbach’s Alpha for instrument reliability was recorded at 0.87 for the 30 items questionnaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130B2F12" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="130B2F12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F198155" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F198155">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Interpretation of the mean scale for belief, concern, and practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008371C6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="008371C6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="afff9"/>
+        <w:tblStyle w:val="87"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1439"/>
         <w:gridCol w:w="1439"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="5796BC89" w14:textId="77777777">
+      <w:tr w14:paraId="5796BC89">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB06EE1" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4DB06EE1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Scale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="049A7F31" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="049A7F31">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Mean Interpretation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="360E2463" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="360E2463">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="79007115" w14:textId="77777777">
+      <w:tr w14:paraId="79007115">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CCBB40D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CCBB40D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.00–2.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DC74039" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DC74039">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strongly Disagree, Disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF79AF5" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FF79AF5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="70C3107A" w14:textId="77777777">
+      <w:tr w14:paraId="70C3107A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20FF28CB" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20FF28CB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.50–3.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CCB874" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77CCB874">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Neutral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03CD29A3" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="03CD29A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="647C241E" w14:textId="77777777">
+      <w:tr w14:paraId="647C241E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="065C165B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="065C165B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.50–5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15D24241" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15D24241">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Agree, Strongly Agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E447CFF" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E447CFF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="098278CE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="098278CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D612B82" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D612B82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>One-way ANOVA results based on teaching subjects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CF0EAA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="43CF0EAA">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
+        <w:pStyle w:val="391"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="afff9"/>
+        <w:tblStyle w:val="87"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="1AC56FB8" w14:textId="77777777">
+      <w:tr w14:paraId="1AC56FB8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79727415" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79727415">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36DC5226" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36DC5226">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D4853D9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D4853D9">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Percentage </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="09C82502" w14:textId="77777777">
+      <w:tr w14:paraId="09C82502">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="235BAF0D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="235BAF0D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F574AF6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F574AF6">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E36C8D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22E36C8D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">23.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="5785F2D5" w14:textId="77777777">
+      <w:tr w14:paraId="5785F2D5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E4071A6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E4071A6">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6954E8C9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6954E8C9">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79734E0B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79734E0B">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">36.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="2F1F309E" w14:textId="77777777">
+      <w:tr w14:paraId="2F1F309E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48C1B284" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48C1B284">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Sure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49EA4353" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49EA4353">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B25AB08" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B25AB08">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">33.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="11978D9F" w14:textId="77777777">
+      <w:tr w14:paraId="11978D9F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A98E7A7" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A98E7A7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36FBCBBC" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+          <w:p w14:paraId="36FBCBBC">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C3AB82" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74C3AB82">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1B7E" w14:paraId="63918825" w14:textId="77777777">
+      <w:tr w14:paraId="63918825">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E20B5BE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E20B5BE">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47E947F0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47E947F0">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B799D39" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B799D39">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6120D79E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6120D79E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FCC2FB" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43FCC2FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="1400" w:firstLine="2520"/>
+        <w:ind w:firstLine="2520" w:firstLineChars="1400"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*p &lt; 0.05.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D0F751" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="52D0F751">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="1400" w:firstLine="2520"/>
+        <w:ind w:firstLine="2520" w:firstLineChars="1400"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35ACB9FD" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="35ACB9FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="1400" w:firstLine="2520"/>
+        <w:ind w:firstLine="2520" w:firstLineChars="1400"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E67F767" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="3E67F767">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358AF1C0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="358AF1C0">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E692998" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="2E692998">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="136D73B4" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="136D73B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>To sum up, there is a great relationship between Western rhetoric and English writing, rhetoric is not only the use of rhetoric. However, the use of figures of speech can provide some very useful writing skills for English writing. Rhetoric, as a whole, is an art of persuasion. In the process of using various rhetorical devices to write, English writers should pay attention to strengthening their understanding of rhetoric itself and the knowledge covered within it, and combine the rhetorical perspective to improve their ability to use rhetorical devices such as contrastive, exaggeration and so on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FC7ECE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="68FC7ECE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39998A70" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39998A70">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Recommendations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5260D037" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="5260D037">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6720AC8A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6720AC8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The finding revealed that the lack of training for both teachers and students was the main factor that prevented them from using educational technology tools in teaching and learning Ecology. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B880CD0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6B880CD0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6069DE" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D6069DE">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CA4F7A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="56CA4F7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A57CF64" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A57CF64">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors arc grateful to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the ICAR-CentralInstitutc of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Agricultural Enginccring, Bhopal, India for the assistanccin data analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC0187" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="05BC0187">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1893557D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1893557D">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Funding Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67434DC9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="67434DC9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0C0CC3" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C0C0CC3">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>This work is sponsored by 2019 Project of Humanities and Social Sciences of Henan Provincial Department of Education: “Research on Translation for Overseas Publicity from the Perspective of the Persuasion Theory in Western Rhetoric” (2019-ZZJH-643); 2019 Teaching Reform Project of School of Foreign Studies, North China University of Water Resources and Electric Power: “The Reforming Design and Practice of Mixed Teaching of Online and Offline Course for English Rhetoric”; 2019 Teaching Reform Project of Henan Province: A Research on the “Golden Lesson” of College English from the Perspective of Telling Chinese Stories (2019SJGLX284).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1552482B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="1552482B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A75D5C" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10A75D5C">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ethical Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB54DB0" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7FB54DB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69724CC6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69724CC6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>is study does not contain any studies with human or animal subjects performed by any of the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F8413D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="60F8413D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEB9DEC" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2EEB9DEC">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Conflict</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Interest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20163BA1" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="20163BA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFA619D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0FFA619D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>The authors declare that they have no conflicts of interest to this work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137F7A83" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="137F7A83">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8BA917" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C8BA917">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Availability Statement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E2A55B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="34E2A55B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75EE7144" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75EE7144">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="affff"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">The data that support the findings of this study are openly available in [repository name e.g “figshare”] at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://doi.org/%5bdoi%5d." </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>http://doi.org/[doi].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="577C3C68" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="577C3C68">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author Contribution Statement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5426419D" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="5426419D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB00A16" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AB00A16">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>To be confrimed...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7FD6F8" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="2E7FD6F8">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="affff"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7966ADEC" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7966ADEC">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732B4206" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="732B4206">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D90D3CB" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D90D3CB">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajzen, I. (1991). The theory of planned behavior. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Organizational Behavior and Human Decision Processes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -5936,106 +6108,106 @@
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(2), 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>211.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819F714" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1819F714">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajzen, I., &amp; Fishbein, M. (1980). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Understanding attitudes and predicting social behavior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Prentice-Hall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3728760F" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3728760F">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[3] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Akinbote, O. (2007). Some Nigerian primary school pupils</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">knowledge, attitude and practices on water pollution. </w:t>
       </w:r>
       <w:r>
@@ -6057,65 +6229,65 @@
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(1), 283</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>286.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2645F558" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2645F558">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[4] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Avc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+01" w:hAnsi="AdvTT140f2bdb+01" w:cs="AdvTT140f2bdb+01"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, D. E., &amp; Çeliker, H. D. (2015). Waste management in ancient times and today from the perspective of teachers: Reflections to diaries. </w:t>
       </w:r>
       <w:r>
@@ -6139,113 +6311,113 @@
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(1), 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E1E6EA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64E1E6EA">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[5] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bir, R. S. (2015). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Understanding the effectiveness of the current waste management system in Thimphu city, Bhutan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[Doctoral dissertation, MSc thesis]. Ritsumeikan Asia Pacific University, p. 124.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496496D1" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="496496D1">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[6] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Chanda,R. (1999).Correlates and dimensions of environmental quality concern amongresidentsof anAfricansubtropical city: Gaborone, Botswana. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The Journal of Environmental Education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -6255,102 +6427,116 @@
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(2), 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1080/00958969909601868" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1080/00958969909601868</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="215"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Curriculum Research and Development. (2013). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Curriculum framework of environmental science from class pre-primary to XII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Ministry of Education, Royal Government of Bhutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FABAC6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32FABAC6">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[7] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Desa, A., Abd-Kadir, N., &amp; Yusooff, F. (2011). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A study on the knowledge, attitudes, awareness status and behaviour concerning solid waste management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Procedia social and behavioural Sciences</w:t>
@@ -6366,105 +6552,105 @@
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(2011), 643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>648.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DC1884" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="57DC1884">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[8] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Detraz, N. (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gender and environment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Polity press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A570F2" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31A570F2">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[9] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dung, M. D., Mankilik, M., &amp; Ozoji, B. E. (2017). Assessment of college students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">knowledge and attitudes toward solid waste management in north central zone of Nigeria. </w:t>
       </w:r>
       <w:r>
@@ -6486,66 +6672,66 @@
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(2), 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>146.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EACA75" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32EACA75">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[10] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hage,O.,&amp;Söderholm, P. (2008).An econometric analysis of regional differences in household waste collection: The case of plastic packaging waste in Sweden. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waste management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -6561,65 +6747,65 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(10),1720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1731. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.wasman.2007.08.022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7465BC79" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7465BC79">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">[11] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Holbrook, J. (2009). Meeting challenges to sustainable development through science and technology education. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvOTdf4e37e1.I" w:hAnsi="AdvOTdf4e37e1.I" w:cs="AdvOTdf4e37e1.I"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Science Education International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -6641,1277 +6827,1293 @@
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2), 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AdvTT140f2bdb+20" w:hAnsi="AdvTT140f2bdb+20" w:cs="AdvTT140f2bdb+20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>59.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFC6337" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="7DFC6337">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56773F86" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="56773F86">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37CCCBFA" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="37CCCBFA">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B9F68F" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="46B9F68F">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6734A363" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="6734A363">
       <w:pPr>
-        <w:pStyle w:val="references"/>
+        <w:pStyle w:val="388"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696D0C31" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+    <w:p w14:paraId="696D0C31">
       <w:pPr>
-        <w:pStyle w:val="AuthorAffiliation"/>
+        <w:pStyle w:val="234"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AB1B7E">
+    <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="425" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Latha">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:pitch w:val="variable"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="6000019F" w:csb1="DFD70000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DMAIH O+ Adv T T 140f 2bdb">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOTd43c2f13">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOT1916b968.BI">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOTdf4e37e1.I">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvTT140f2bdb+20">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvTT140f2bdb+01">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic UI">
+    <w:panose1 w:val="020B0500000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="2002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F74D958" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2F74D958">
     <w:pPr>
-      <w:pStyle w:val="aff4"/>
+      <w:pStyle w:val="54"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A647CF" wp14:editId="2A1DD32D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03CB33E7" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="03CB33E7">
                           <w:pPr>
-                            <w:pStyle w:val="aff4"/>
+                            <w:pStyle w:val="54"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="74A647CF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQIzXDnwqAgAAVQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aRGrKmq6KlsVIVXsSgVxdh2nieQ/2W6T8gDwBpy4cOe5+hx8zk8XLRz2wMUZe8bfzPfNOIvb&#10;VklyEs7XRud0OkkpEZqbotaHnH76uHk1p8QHpgsmjRY5PQtPb5cvXywam4mZqYwshCMA0T5rbE6r&#10;EGyWJJ5XQjE/MVZoOEvjFAvYukNSONYAXclklqY3SWNcYZ3hwnucrnsnHRDdcwBNWdZcrA0/KqFD&#10;j+qEZAGUfFVbT5ddtWUpeLgvSy8CkTkF09CtSAJ7H9dkuWDZwTFb1XwogT2nhCecFKs1kl6h1iww&#10;cnT1X1Cq5s54U4YJNyrpiXSKgMU0faLNrmJWdFwgtbdX0f3/g+UfTg+O1AUmgRLNFBp++f7t8uPX&#10;5edXMo3yNNZniNpZxIX2rWlj6HDucRhZt6VT8Qs+BH6Ie76KK9pAeLw0n83nKVwcvnEDnOTxunU+&#10;vBNGkWjk1KF7najstPWhDx1DYjZtNrWUOGeZ1KTJ6c3rN2l34eoBuNTIEUn0xUYrtPt2YLA3xRnE&#10;nOknw1u+qZF8y3x4YA6jgILxWMI9llIaJDGDRUll3Jd/ncd4dAheShqMVk41XhIl8r1G5wAYRsON&#10;xn409FHdGcwquoFaOhMXXJCjWTqjPuMFrWIOuJjmyJTTMJp3oR9vvEAuVqsuCLNmWdjqneUROirm&#10;7eoYIGCnaxSlV2LQCtPWdWZ4GXGc/9x3UY9/g+VvUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAG&#10;AAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAM&#10;hu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA7&#10;8jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwdd&#10;rLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrw&#10;LBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAA&#10;EwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2Rs&#10;eUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3&#10;R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8m&#10;AQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAms&#10;jPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkwQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB1AwAAX3JlbHMvUEsBAhQAFAAAAAgA&#10;h07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAmQMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAA&#10;h07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY&#10;7tAAAAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07i&#10;QIzXDnwqAgAAVQQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYA&#10;WQEAALsFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="03CB33E7" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="03CB33E7">
                     <w:pPr>
-                      <w:pStyle w:val="aff4"/>
+                      <w:pStyle w:val="54"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1547723411"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D946C43" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3D946C43">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="020A176B" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+  <w:p w14:paraId="020A176B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="58310583" w14:textId="09C54BBB" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="58310583">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
-        <w:noProof/>
         <w:sz w:val="14"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="553B2C4E" wp14:editId="5A1F86B3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="文本框 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="067F5D1E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="067F5D1E">
                           <w:pPr>
-                            <w:pStyle w:val="aff4"/>
+                            <w:pStyle w:val="54"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="553B2C4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQAVhjD8rAgAAVQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80bRGrqmq6KlsVIVXsSgVxdh2nieQ/2W6T8gDwBpy4cOe5+hx8dpIuWjjsgYsz9oy/8ffNTBa3&#10;rZLkJJyvjc7pZDSmRGhuilofcvrp4+bVjBIfmC6YNFrk9Cw8vV2+fLFo7FxMTWVkIRwBiPbzxua0&#10;CsHOs8zzSijmR8YKDWdpnGIBW3fICscaoCuZTcfjm6wxrrDOcOE9Ttedk/aI7jmApixrLtaGH5XQ&#10;oUN1QrIASr6qrafL9NqyFDzcl6UXgcicgmlIK5LA3sc1Wy7Y/OCYrWreP4E95wlPOClWayS9Qq1Z&#10;YOTo6r+gVM2d8aYMI25U1hFJioDFZPxEm13FrEhcILW3V9H9/4PlH04PjtRFTqeUaKZQ8Mv3b5cf&#10;vy4/v5JplKexfo6onUVcaN+aFk0znHscRtZt6VT8gg+BH+Ker+KKNhAeL82ms9kYLg7fsAF+9njd&#10;Oh/eCaNINHLqUL0kKjttfehCh5CYTZtNLWWqoNSkyenN6zfjdOHqAbjUyBFJdI+NVmj3bc9sb4oz&#10;iDnTdYa3fFMj+Zb58MAcWgEPxrCEeyylNEhieouSyrgv/zqP8agQvJQ0aK2cakwSJfK9RuUAGAbD&#10;DcZ+MPRR3Rn06gRDaHkyccEFOZilM+ozJmgVc8DFNEemnIbBvAtde2MCuVitUhB6zbKw1TvLI3QU&#10;z9vVMUDApGsUpVOi1wrdlirTT0Zs5z/3Kerxb7D8DVBLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAA&#10;BgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMw&#10;DIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAw&#10;O/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMH&#10;Xay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa&#10;8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEA&#10;ABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotk&#10;bHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p&#10;90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5P&#10;JgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJ&#10;rIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO&#10;4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJQEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQA&#10;CgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAdgMAAF9yZWxzL1BLAQIUABQAAAAI&#10;AIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAJoDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAA&#10;AIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQLNJ&#10;WO7QAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO&#10;4kAFYYw/KwIAAFUEAAAOAAAAAAAAAAEAIAAAAB8BAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAG&#10;AFkBAAC8BQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="067F5D1E" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="067F5D1E">
                     <w:pPr>
-                      <w:pStyle w:val="aff4"/>
+                      <w:pStyle w:val="54"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>© The Author(s) 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>. Published by BON VIEW PUBLISHING. This is an open access article under the CC BY License (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>https://creativecommons.org/</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BAD61C9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6BAD61C9">
     <w:pPr>
-      <w:pStyle w:val="aff4"/>
+      <w:pStyle w:val="54"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>licenses/by/4.0/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>).</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1990898028"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="758D3BC6" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00AB1B7E">
+  <w:p w14:paraId="758D3BC6">
     <w:pPr>
-      <w:pStyle w:val="aff4"/>
+      <w:pStyle w:val="54"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="147451726"/>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4449063A" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+      <w:p w14:paraId="4449063A">
         <w:pPr>
-          <w:pStyle w:val="aff4"/>
+          <w:pStyle w:val="54"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="69480E7E" w14:textId="77777777" w:rsidR="002F17F9" w:rsidRDefault="002F17F9">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79C380CA" w14:textId="77777777" w:rsidR="002F17F9" w:rsidRDefault="002F17F9">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="198BA62C" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="198BA62C">
     <w:pPr>
-      <w:pStyle w:val="aff7"/>
+      <w:pStyle w:val="56"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>Medinformatics</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. XX </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Iss. XX </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>yyyy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D72A959" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1D72A959">
     <w:pPr>
-      <w:pStyle w:val="aff7"/>
+      <w:pStyle w:val="56"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>______________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="655BAFC9" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="655BAFC9">
     <w:pPr>
-      <w:pStyle w:val="aff7"/>
+      <w:pStyle w:val="56"/>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="AdvOT1916b968.BI" w:hAnsi="AdvOT1916b968.BI" w:cs="AdvOT1916b968.BI" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia" w:ascii="AdvOT1916b968.BI" w:hAnsi="AdvOT1916b968.BI" w:cs="AdvOT1916b968.BI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
-      <w:t xml:space="preserve">Medinformatics </w:t>
+      <w:t xml:space="preserve">Smart Laboratory Diagnostics </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOT1916b968.BI" w:hAnsi="AdvOT1916b968.BI" w:cs="AdvOT1916b968.BI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol. XX Iss. XX yyyy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09739C92" w14:textId="77777777" w:rsidR="00AB1B7E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="09739C92">
     <w:pPr>
-      <w:pStyle w:val="aff7"/>
+      <w:pStyle w:val="56"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>______________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="EFCEE4EB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EFCEE4EB"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="06E2370C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06E2370C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="5"/>
+      <w:pStyle w:val="63"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="52CA544A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="references"/>
+      <w:pStyle w:val="388"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="55FF61CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55FF61CD"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="a"/>
+      <w:pStyle w:val="20"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6CD32DA8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="tablehead"/>
+      <w:pStyle w:val="389"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2124687310">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1895846581">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="225342839">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="568268499">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1249465565">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="210"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiYTBjMWU1NDFiOTBmYmNjYzFjMmRkNGU3NzkzMjQ5NWQifQ=="/>
     <w:docVar w:name="Context_Styler" w:val="2020-07-14 17:07:45"/>
     <w:docVar w:name="Generate_and_Validate" w:val="2020-07-15 14:21:04"/>
     <w:docVar w:name="Style_Palette" w:val="2020-07-04 22:56:55"/>
     <w:docVar w:name="Verify_Styles" w:val="2020-07-04 23:02:03"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="78522E19"/>
     <w:rsid w:val="00002D19"/>
     <w:rsid w:val="000039B4"/>
     <w:rsid w:val="00003AE4"/>
     <w:rsid w:val="000048D0"/>
     <w:rsid w:val="0000535A"/>
     <w:rsid w:val="00006D58"/>
     <w:rsid w:val="0001131D"/>
     <w:rsid w:val="000122DA"/>
     <w:rsid w:val="000129C3"/>
     <w:rsid w:val="00012BE2"/>
     <w:rsid w:val="00016F07"/>
     <w:rsid w:val="00020C6C"/>
     <w:rsid w:val="00023AAD"/>
     <w:rsid w:val="00025D59"/>
     <w:rsid w:val="00025DD4"/>
@@ -9922,1661 +10124,1672 @@
     <w:rsid w:val="64103160"/>
     <w:rsid w:val="65035AFA"/>
     <w:rsid w:val="696A6096"/>
     <w:rsid w:val="6A9545BD"/>
     <w:rsid w:val="6AE80233"/>
     <w:rsid w:val="6B8D6867"/>
     <w:rsid w:val="6D97577B"/>
     <w:rsid w:val="6E3000AA"/>
     <w:rsid w:val="6E700A05"/>
     <w:rsid w:val="6EA75091"/>
     <w:rsid w:val="6FD3327C"/>
     <w:rsid w:val="70860455"/>
     <w:rsid w:val="732D4BB8"/>
     <w:rsid w:val="73373E54"/>
     <w:rsid w:val="73397A01"/>
     <w:rsid w:val="73C65173"/>
     <w:rsid w:val="75551EA8"/>
     <w:rsid w:val="75E023B5"/>
     <w:rsid w:val="78057DF6"/>
     <w:rsid w:val="78522E19"/>
     <w:rsid w:val="7B6677E6"/>
     <w:rsid w:val="7BBB4D2B"/>
     <w:rsid w:val="7C4F2043"/>
     <w:rsid w:val="7D4F01AF"/>
     <w:rsid w:val="7DF369FE"/>
+    <w:rsid w:val="7E376053"/>
     <w:rsid w:val="7FCF3521"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
-      <v:fill color="white"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{0F8A0202-E210-DC4E-840E-DDB44D081F9C}"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="1" w:count="376">
-[...315 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 9"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="table of figures"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="0" w:name="footnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="0" w:name="line number"/>
+    <w:lsdException w:uiPriority="0" w:name="page number"/>
+    <w:lsdException w:uiPriority="0" w:name="endnote reference"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="table of authorities"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="0" w:name="Closing"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Acronym"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Address"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Cite"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Code"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Definition"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Sample"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Variable"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Columns 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Columns 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Columns 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Columns 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Columns 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Grid 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table List 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Contemporary"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Elegant"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Professional"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Web 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Web 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="99" w:name="Placeholder Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="29" w:semiHidden="0" w:name="Quote"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="30" w:semiHidden="0" w:name="Intense Quote"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ta-IN"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="221"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="222"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="223"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="227"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="50">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="224"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="225"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="228"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="229"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="230"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="character" w:default="1" w:styleId="209">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a2">
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="86">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a3">
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="macro"/>
-    <w:link w:val="a5"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="306"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="31">
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="List 3"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="15">
     <w:name w:val="table of authorities"/>
-    <w:basedOn w:val="a0"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="16">
     <w:name w:val="Note Heading"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="303"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="41">
+  <w:style w:type="paragraph" w:styleId="17">
     <w:name w:val="List Bullet 4"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="81">
+  <w:style w:type="paragraph" w:styleId="18">
     <w:name w:val="index 8"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1920" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="19">
     <w:name w:val="E-mail Signature"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="316"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="20">
     <w:name w:val="List Number"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Normal Indent"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="22">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="35"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="35"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="52">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="index 5"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1200" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="List Bullet"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="envelope address"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:vAnchor="margin" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="317"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="27">
     <w:name w:val="toa heading"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af3"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="226"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cambria"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-NZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="61">
+  <w:style w:type="paragraph" w:styleId="29">
     <w:name w:val="index 6"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="30">
     <w:name w:val="Salutation"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="286"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="33"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="355"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="34">
+  <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text"/>
-    <w:link w:val="af7"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="323"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af8">
+  <w:style w:type="paragraph" w:styleId="34">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af9"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="352"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="22">
+  <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afa">
+  <w:style w:type="paragraph" w:styleId="37">
     <w:name w:val="List Continue"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afb">
+  <w:style w:type="paragraph" w:styleId="38">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="23">
+  <w:style w:type="paragraph" w:styleId="39">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTML">
+  <w:style w:type="paragraph" w:styleId="40">
     <w:name w:val="HTML Address"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="HTML0"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="345"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="42">
+  <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="index 4"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="960" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="43">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="44">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="a0"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="53">
+    <w:basedOn w:val="1"/>
+    <w:link w:val="302"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="45">
     <w:name w:val="List Bullet 5"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="43">
+  <w:style w:type="paragraph" w:styleId="46">
     <w:name w:val="List Number 4"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="47">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="36">
+  <w:style w:type="paragraph" w:styleId="48">
     <w:name w:val="index 3"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="49">
     <w:name w:val="Date"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="318"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="50">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="25"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="351"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff0">
+  <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="315"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="54">
+  <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="List Continue 5"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1800"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff2">
+  <w:style w:type="paragraph" w:styleId="53">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="aff3"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="321"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff4">
+  <w:style w:type="paragraph" w:styleId="54">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="314"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff6">
+  <w:style w:type="paragraph" w:styleId="55">
     <w:name w:val="envelope return"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff7">
+  <w:style w:type="paragraph" w:styleId="56">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="312"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff9">
+  <w:style w:type="paragraph" w:styleId="57">
     <w:name w:val="Signature"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="299"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="4320"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="58">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="a0"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="44">
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="59">
     <w:name w:val="List Continue 4"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="60">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affb">
+  <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="index heading"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="62"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
+  <w:style w:type="paragraph" w:styleId="62">
     <w:name w:val="index 1"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="240" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="63">
     <w:name w:val="List Number 5"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affc">
+  <w:style w:type="paragraph" w:styleId="64">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affd">
+  <w:style w:type="paragraph" w:styleId="65">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="313"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="66">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="55">
+  <w:style w:type="paragraph" w:styleId="67">
     <w:name w:val="List 5"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1800" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="37">
+  <w:style w:type="paragraph" w:styleId="68">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="38"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="350"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="71">
+  <w:style w:type="paragraph" w:styleId="69">
     <w:name w:val="index 7"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1680" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="91">
+  <w:style w:type="paragraph" w:styleId="70">
     <w:name w:val="index 9"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="2160" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff">
+  <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="a0"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="72">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="73">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="26">
+  <w:style w:type="paragraph" w:styleId="74">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="27"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="356"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="45">
+  <w:style w:type="paragraph" w:styleId="75">
     <w:name w:val="List 4"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="28">
+  <w:style w:type="paragraph" w:styleId="76">
     <w:name w:val="List Continue 2"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff0">
+  <w:style w:type="paragraph" w:styleId="77">
     <w:name w:val="Message Header"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="afff1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="294"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:left w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:right w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTML1">
+  <w:style w:type="paragraph" w:styleId="78">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="HTML2"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="344"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff2">
+  <w:style w:type="paragraph" w:styleId="79">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="39">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="80">
     <w:name w:val="List Continue 3"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="29">
+  <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="index 2"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="480" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff3">
+  <w:style w:type="paragraph" w:styleId="82">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="295"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="2DA2BF"/>
+        <w:bottom w:val="single" w:color="2DA2BF" w:sz="8" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff5">
+  <w:style w:type="paragraph" w:styleId="83">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="af2"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="28"/>
+    <w:next w:val="28"/>
+    <w:link w:val="319"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff7">
+  <w:style w:type="paragraph" w:styleId="84">
     <w:name w:val="Body Text First Indent"/>
-    <w:basedOn w:val="af6"/>
-    <w:link w:val="afff8"/>
+    <w:basedOn w:val="33"/>
+    <w:link w:val="354"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2a">
+  <w:style w:type="paragraph" w:styleId="85">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="af8"/>
-    <w:link w:val="2b"/>
+    <w:basedOn w:val="34"/>
+    <w:link w:val="353"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afff9">
+  <w:style w:type="table" w:styleId="87">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a2"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afffa">
+  <w:style w:type="table" w:styleId="88">
     <w:name w:val="Table Theme"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="12">
+  <w:style w:type="table" w:styleId="89">
     <w:name w:val="Table Colorful 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+        <w:top w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="00FFFF" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -11596,348 +11809,353 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2c">
+  <w:style w:type="table" w:styleId="90">
     <w:name w:val="Table Colorful 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3a">
+  <w:style w:type="table" w:styleId="91">
     <w:name w:val="Table Colorful 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+        <w:top w:val="single" w:color="000000" w:sz="18" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="18" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="18" w:space="0"/>
+        <w:insideH w:val="single" w:color="C0C0C0" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:color="000000" w:sz="36" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="afffb">
+  <w:style w:type="table" w:styleId="92">
     <w:name w:val="Table Elegant"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:caps/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="13">
+  <w:style w:type="table" w:styleId="93">
     <w:name w:val="Table Classic 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2d">
+  <w:style w:type="table" w:styleId="94">
     <w:name w:val="Table Classic 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -11949,623 +12167,631 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3b">
+  <w:style w:type="table" w:styleId="95">
     <w:name w:val="Table Classic 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000080"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="46">
+  <w:style w:type="table" w:styleId="96">
     <w:name w:val="Table Classic 4"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="14">
+  <w:style w:type="table" w:styleId="97">
     <w:name w:val="Table Simple 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
-        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:top w:val="single" w:color="008000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="008000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:bottom w:val="single" w:color="008000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:top w:val="single" w:color="008000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2e">
+  <w:style w:type="table" w:styleId="98">
     <w:name w:val="Table Simple 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3c">
+  <w:style w:type="table" w:styleId="99">
     <w:name w:val="Table Simple 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="15">
+  <w:style w:type="table" w:styleId="100">
     <w:name w:val="Table Subtle 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f">
+  <w:style w:type="table" w:styleId="101">
     <w:name w:val="Table Subtle 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="16">
+  <w:style w:type="table" w:styleId="102">
     <w:name w:val="Table 3D effects 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
@@ -12575,644 +12801,653 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:right w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f0">
+  <w:style w:type="table" w:styleId="103">
     <w:name w:val="Table 3D effects 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3d">
+  <w:style w:type="table" w:styleId="104">
     <w:name w:val="Table 3D effects 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="17">
+  <w:style w:type="table" w:styleId="105">
     <w:name w:val="Table List 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:top w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="008080" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="008080" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="008080" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="800000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f1">
+  <w:style w:type="table" w:styleId="106">
     <w:name w:val="Table List 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:color="808080" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3e">
+  <w:style w:type="table" w:styleId="107">
     <w:name w:val="Table List 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="47">
+  <w:style w:type="table" w:styleId="108">
     <w:name w:val="Table List 4"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="56">
+  <w:style w:type="table" w:styleId="109">
     <w:name w:val="Table List 5"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="62">
+  <w:style w:type="table" w:styleId="110">
     <w:name w:val="Table List 6"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="72">
+  <w:style w:type="table" w:styleId="111">
     <w:name w:val="Table List 7"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="008000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="008000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="008000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="008000" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:bottom w:val="single" w:color="008000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:top w:val="single" w:color="008000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13224,95 +13459,96 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="82">
+  <w:style w:type="table" w:styleId="112">
     <w:name w:val="Table List 8"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13327,145 +13563,147 @@
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="afffc">
+  <w:style w:type="table" w:styleId="113">
     <w:name w:val="Table Contemporary"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
-        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:sz="18" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="18">
+  <w:style w:type="table" w:styleId="114">
     <w:name w:val="Table Columns 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13511,57 +13749,58 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f2">
+  <w:style w:type="table" w:styleId="115">
     <w:name w:val="Table Columns 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -13626,95 +13865,96 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3f">
+  <w:style w:type="table" w:styleId="116">
     <w:name w:val="Table Columns 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:top w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000080" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:top w:val="single" w:color="000080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13734,57 +13974,58 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="48">
+  <w:style w:type="table" w:styleId="117">
     <w:name w:val="Table Columns 4"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -13805,12657 +14046,13759 @@
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="57">
+  <w:style w:type="table" w:styleId="118">
     <w:name w:val="Table Columns 5"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+        <w:top w:val="single" w:color="808080" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="808080" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="808080" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="808080" w:sz="12" w:space="0"/>
+        <w:insideV w:val="single" w:color="C0C0C0" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="19">
+  <w:style w:type="table" w:styleId="119">
     <w:name w:val="Table Grid 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f3">
+  <w:style w:type="table" w:styleId="120">
     <w:name w:val="Table Grid 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3f0">
+  <w:style w:type="table" w:styleId="121">
     <w:name w:val="Table Grid 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="49">
+  <w:style w:type="table" w:styleId="122">
     <w:name w:val="Table Grid 4"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="58">
+  <w:style w:type="table" w:styleId="123">
     <w:name w:val="Table Grid 5"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="63">
+  <w:style w:type="table" w:styleId="124">
     <w:name w:val="Table Grid 6"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="73">
+  <w:style w:type="table" w:styleId="125">
     <w:name w:val="Table Grid 7"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="single" w:color="000000" w:sz="6" w:space="0"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="83">
+  <w:style w:type="table" w:styleId="126">
     <w:name w:val="Table Grid 8"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:top w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000080" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000080" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1a">
+  <w:style w:type="table" w:styleId="127">
     <w:name w:val="Table Web 1"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2f4">
+  <w:style w:type="table" w:styleId="128">
     <w:name w:val="Table Web 2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:top w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:insideH w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:insideV w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3f1">
+  <w:style w:type="table" w:styleId="129">
     <w:name w:val="Table Web 3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:top w:val="outset" w:color="auto" w:sz="24" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="24" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="24" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="24" w:space="0"/>
+        <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="afffd">
+  <w:style w:type="table" w:styleId="130">
     <w:name w:val="Table Professional"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-2">
+  <w:style w:type="table" w:styleId="131">
     <w:name w:val="Light Shading Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:color w:val="C55A11" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-3">
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:color w:val="7C7C7C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-4">
+  <w:style w:type="table" w:styleId="133">
     <w:name w:val="Light Shading Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+      <w:color w:val="BF9000" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-5">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
     <w:name w:val="Light Shading Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="2E75B6" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-6">
+  <w:style w:type="table" w:styleId="135">
     <w:name w:val="Light Shading Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:color w:val="548235" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-20">
+  <w:style w:type="table" w:styleId="136">
     <w:name w:val="Light List Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="double" w:color="ED7D31" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="-30">
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="137">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="double" w:color="A5A5A5" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="-40">
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="138">
     <w:name w:val="Light List Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="double" w:color="FFC000" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="-50">
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="139">
     <w:name w:val="Light List Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="double" w:color="5B9BD5" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="-60">
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="140">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="70AD47" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="-21">
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="141">
     <w:name w:val="Light Grid Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="ED7D31" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="-31">
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="142">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="A5A5A5" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="-41">
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="143">
     <w:name w:val="Light Grid Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="FFC000" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="-51">
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="144">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="5B9BD5" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="-61">
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="145">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="70AD47" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="1-2">
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="146">
     <w:name w:val="Medium Shading 1 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-3">
+  <w:style w:type="table" w:styleId="147">
     <w:name w:val="Medium Shading 1 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-4">
+  <w:style w:type="table" w:styleId="148">
     <w:name w:val="Medium Shading 1 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-5">
+  <w:style w:type="table" w:styleId="149">
     <w:name w:val="Medium Shading 1 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-6">
+  <w:style w:type="table" w:styleId="150">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-2">
+  <w:style w:type="table" w:styleId="151">
     <w:name w:val="Medium Shading 2 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-3">
+  <w:style w:type="table" w:styleId="152">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-4">
+  <w:style w:type="table" w:styleId="153">
     <w:name w:val="Medium Shading 2 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-5">
+  <w:style w:type="table" w:styleId="154">
     <w:name w:val="Medium Shading 2 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-6">
+  <w:style w:type="table" w:styleId="155">
     <w:name w:val="Medium Shading 2 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-20">
+  <w:style w:type="table" w:styleId="156">
     <w:name w:val="Medium List 1 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="1-30">
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="157">
     <w:name w:val="Medium List 1 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-40">
+  <w:style w:type="table" w:styleId="158">
     <w:name w:val="Medium List 1 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="1-50">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="159">
     <w:name w:val="Medium List 1 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-60">
+  <w:style w:type="table" w:styleId="160">
     <w:name w:val="Medium List 1 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-1">
+  <w:style w:type="table" w:styleId="161">
     <w:name w:val="Medium List 2 Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-20">
+  <w:style w:type="table" w:styleId="162">
     <w:name w:val="Medium List 2 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-30">
+  <w:style w:type="table" w:styleId="163">
     <w:name w:val="Medium List 2 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-40">
+  <w:style w:type="table" w:styleId="164">
     <w:name w:val="Medium List 2 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-50">
+  <w:style w:type="table" w:styleId="165">
     <w:name w:val="Medium List 2 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-60">
+  <w:style w:type="table" w:styleId="166">
     <w:name w:val="Medium List 2 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-1">
+  <w:style w:type="table" w:styleId="167">
     <w:name w:val="Medium Grid 1 Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-21">
+  <w:style w:type="table" w:styleId="168">
     <w:name w:val="Medium Grid 1 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-31">
+  <w:style w:type="table" w:styleId="169">
     <w:name w:val="Medium Grid 1 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-41">
+  <w:style w:type="table" w:styleId="170">
     <w:name w:val="Medium Grid 1 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="FFCF3F" w:themeColor="accent4" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="1-51">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="171">
     <w:name w:val="Medium Grid 1 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="84B4DF" w:themeColor="accent5" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="1-61">
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="172">
     <w:name w:val="Medium Grid 1 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="93C571" w:themeColor="accent6" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="2-10">
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="173">
     <w:name w:val="Medium Grid 2 Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-21">
+  <w:style w:type="table" w:styleId="174">
     <w:name w:val="Medium Grid 2 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-31">
+  <w:style w:type="table" w:styleId="175">
     <w:name w:val="Medium Grid 2 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-41">
+  <w:style w:type="table" w:styleId="176">
     <w:name w:val="Medium Grid 2 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF8E5" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-51">
+  <w:style w:type="table" w:styleId="177">
     <w:name w:val="Medium Grid 2 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-61">
+  <w:style w:type="table" w:styleId="178">
     <w:name w:val="Medium Grid 2 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3-1">
+  <w:style w:type="table" w:styleId="179">
     <w:name w:val="Medium Grid 3 Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3-2">
+  <w:style w:type="table" w:styleId="180">
     <w:name w:val="Medium Grid 3 Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3-3">
+  <w:style w:type="table" w:styleId="181">
     <w:name w:val="Medium Grid 3 Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3-4">
+  <w:style w:type="table" w:styleId="182">
     <w:name w:val="Medium Grid 3 Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="3-5">
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="183">
     <w:name w:val="Medium Grid 3 Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="3-6">
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="184">
     <w:name w:val="Medium Grid 3 Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="-1">
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="185">
     <w:name w:val="Dark List Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="1F3763" w:themeFill="accent1" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3863" w:themeFill="accent1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-22">
+  <w:style w:type="table" w:styleId="186">
     <w:name w:val="Dark List Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="823B0B" w:themeFill="accent2" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-32">
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="187">
     <w:name w:val="Dark List Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="525252" w:themeFill="accent3" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-42">
+  <w:style w:type="table" w:styleId="188">
     <w:name w:val="Dark List Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="7F5F00" w:themeFill="accent4" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E5F00" w:themeFill="accent4" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-52">
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="189">
     <w:name w:val="Dark List Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="1F4D78" w:themeFill="accent5" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="1E4D78" w:themeFill="accent5" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-62">
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="190">
     <w:name w:val="Dark List Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="375623" w:themeFill="accent6" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-10">
+  <w:style w:type="table" w:styleId="191">
     <w:name w:val="Colorful Shading Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="254378" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="254378" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="254378" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="-23">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="192">
     <w:name w:val="Colorful Shading Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D480D" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D480D" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D480D" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="-33">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="193">
     <w:name w:val="Colorful Shading Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="626262" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="626262" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="626262" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DADADA" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-43">
+  <w:style w:type="table" w:styleId="194">
     <w:name w:val="Colorful Shading Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E5" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="-53">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="195">
     <w:name w:val="Colorful Shading Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="-63">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="196">
     <w:name w:val="Colorful Shading Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent5" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="-11">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="197">
     <w:name w:val="Colorful List Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D26012" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="D26012" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-24">
+  <w:style w:type="table" w:styleId="198">
     <w:name w:val="Colorful List Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D26012" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="D26012" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECC" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-34">
+  <w:style w:type="table" w:styleId="199">
     <w:name w:val="Colorful List Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CC9900" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="CC9900" w:themeColor="accent4" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="CC9A00" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-44">
+        <w:shd w:val="clear" w:color="auto" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="200">
     <w:name w:val="Colorful List Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E5" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="848484" w:themeFill="accent3" w:themeFillShade="CC"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="838383" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="848484" w:themeColor="accent3" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-54">
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="201">
     <w:name w:val="Colorful List Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="598A38" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="598A38" w:themeColor="accent6" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="5A8A39" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-64">
+  <w:style w:type="table" w:styleId="202">
     <w:name w:val="Colorful List Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="317CC1" w:themeFill="accent5" w:themeFillShade="CC"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="317DC1" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="317CC1" w:themeColor="accent5" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="327DC2" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-12">
+  <w:style w:type="table" w:styleId="203">
     <w:name w:val="Colorful Grid Accent 1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-25">
+  <w:style w:type="table" w:styleId="204">
     <w:name w:val="Colorful Grid Accent 2"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C55911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-35">
+  <w:style w:type="table" w:styleId="205">
     <w:name w:val="Colorful Grid Accent 3"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DADADA" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DADADA" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-45">
+  <w:style w:type="table" w:styleId="206">
     <w:name w:val="Colorful Grid Accent 4"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BE8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-55">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF7F" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="207">
     <w:name w:val="Colorful Grid Accent 5"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E75B5" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="-65">
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCDEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="208">
     <w:name w:val="Colorful Grid Accent 6"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="afffe">
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="210">
     <w:name w:val="Emphasis"/>
     <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML3">
+  <w:style w:type="character" w:styleId="211">
     <w:name w:val="HTML Definition"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML4">
+  <w:style w:type="character" w:styleId="212">
     <w:name w:val="HTML Typewriter"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML5">
+  <w:style w:type="character" w:styleId="213">
     <w:name w:val="HTML Acronym"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="character" w:styleId="HTML6">
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="214">
     <w:name w:val="HTML Variable"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff">
+  <w:style w:type="character" w:styleId="215">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="hlink"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML7">
+  <w:style w:type="character" w:styleId="216">
     <w:name w:val="HTML Code"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff0">
+  <w:style w:type="character" w:styleId="217">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML8">
+  <w:style w:type="character" w:styleId="218">
     <w:name w:val="HTML Cite"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML9">
+  <w:style w:type="character" w:styleId="219">
     <w:name w:val="HTML Keyboard"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLa">
+  <w:style w:type="character" w:styleId="220">
     <w:name w:val="HTML Sample"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="209"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="221">
     <w:name w:val="标题 1 字符"/>
-    <w:link w:val="1"/>
-    <w:autoRedefine/>
+    <w:link w:val="3"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="222">
     <w:name w:val="标题 2 字符"/>
-    <w:link w:val="2"/>
-    <w:autoRedefine/>
+    <w:link w:val="4"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+  <w:style w:type="character" w:customStyle="1" w:styleId="223">
     <w:name w:val="标题 3 字符"/>
-    <w:link w:val="3"/>
-    <w:autoRedefine/>
+    <w:link w:val="5"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+  <w:style w:type="character" w:customStyle="1" w:styleId="224">
     <w:name w:val="标题 5 字符"/>
-    <w:link w:val="50"/>
-    <w:autoRedefine/>
+    <w:link w:val="7"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+  <w:style w:type="character" w:customStyle="1" w:styleId="225">
     <w:name w:val="标题 6 字符"/>
-    <w:link w:val="6"/>
-    <w:autoRedefine/>
+    <w:link w:val="8"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="16505E"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="226">
     <w:name w:val="批注文字 字符"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="28"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Cambria"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+  <w:style w:type="character" w:customStyle="1" w:styleId="227">
     <w:name w:val="标题 4 字符"/>
-    <w:link w:val="4"/>
-    <w:autoRedefine/>
+    <w:link w:val="6"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+  <w:style w:type="character" w:customStyle="1" w:styleId="228">
     <w:name w:val="标题 7 字符"/>
-    <w:link w:val="7"/>
-    <w:autoRedefine/>
+    <w:link w:val="9"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+  <w:style w:type="character" w:customStyle="1" w:styleId="229">
     <w:name w:val="标题 8 字符"/>
-    <w:link w:val="8"/>
-    <w:autoRedefine/>
+    <w:link w:val="10"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+  <w:style w:type="character" w:customStyle="1" w:styleId="230">
     <w:name w:val="标题 9 字符"/>
-    <w:link w:val="9"/>
-    <w:autoRedefine/>
+    <w:link w:val="11"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="231">
     <w:name w:val="FigureCaption"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="300"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="232">
     <w:name w:val="Authors"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="233">
     <w:name w:val="ManuscriptTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorAffiliation">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="234">
     <w:name w:val="AuthorAffiliation"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="235">
     <w:name w:val="AbstractText"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="544" w:right="544"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="236">
     <w:name w:val="Equation"/>
-    <w:link w:val="EquationChar"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="379"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4507"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="120" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOC10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="237">
     <w:name w:val="TOC 标题1"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="3"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="39"/>
-    <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="238">
     <w:name w:val="TableTitle"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体"/>
       <w:bCs/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239">
     <w:name w:val="Keywords"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefListTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240">
     <w:name w:val="DefListTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Extract">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="241">
     <w:name w:val="Extract"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="242">
     <w:name w:val="AppendixTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="243">
     <w:name w:val="AbstractTitle"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="3"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+      <w:rFonts w:cs="Tahoma" w:eastAsiaTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AcknowledgementTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244">
     <w:name w:val="AcknowledgementTitle"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="3"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Latha"/>
+      <w:rFonts w:cs="Latha" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="002060"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="245">
     <w:name w:val="AppendixText"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:afterLines="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Acknowledgement">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246">
     <w:name w:val="Acknowledgement"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableFootnote">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="247">
     <w:name w:val="TableFootnote"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lemma">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="248">
     <w:name w:val="Lemma"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Theorem">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="249">
     <w:name w:val="Theorem"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proof">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="250">
     <w:name w:val="Proof"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Algorithm">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="251">
     <w:name w:val="Algorithm"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="252">
     <w:name w:val="DefList"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorNote">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="253">
     <w:name w:val="AuthorNote"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="254">
     <w:name w:val="Reference"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContinuedBodyText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="255">
     <w:name w:val="ContinuedBodyText"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bio">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="256">
     <w:name w:val="Bio"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="thead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="257">
     <w:name w:val="thead"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="ACB9CA" w:themeFill="text2" w:themeFillTint="66"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="ADB9CA" w:themeFill="text2" w:themeFillTint="66"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Correspondence">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="258">
     <w:name w:val="Correspondence"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SupplementaryMaterial">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="259">
     <w:name w:val="SupplementaryMaterial"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proposition">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="260">
     <w:name w:val="Proposition"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Claim">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="261">
     <w:name w:val="Claim"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Conjecture">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="262">
     <w:name w:val="Conjecture"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corollary">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="263">
     <w:name w:val="Corollary"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Property">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264">
     <w:name w:val="Property"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Axiom">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="265">
     <w:name w:val="Axiom"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Case">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="266">
     <w:name w:val="Case"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="267">
     <w:name w:val="Definition"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Example">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="268">
     <w:name w:val="Example"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hypothesis">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="269">
     <w:name w:val="Hypothesis"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Postulate">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="270">
     <w:name w:val="Postulate"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Problem">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="271">
     <w:name w:val="Problem"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Remark">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="272">
     <w:name w:val="Remark"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273">
     <w:name w:val="List Level 1"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="274">
     <w:name w:val="List Level 2"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="864"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="275">
     <w:name w:val="List Level 3"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1296"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276">
     <w:name w:val="List Level 4"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1728"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="277">
     <w:name w:val="List Level 5"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="278">
     <w:name w:val="List Level 6"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="2592"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="279">
     <w:name w:val="List Level 7"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="3024"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Recto">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="280">
     <w:name w:val="Recto"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliationfootnote">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="281">
     <w:name w:val="Affiliation footnote"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContinuedBio">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="282">
     <w:name w:val="ContinuedBio"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContinuedAppText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="283">
     <w:name w:val="ContinuedAppText"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FundingStatement">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="284">
     <w:name w:val="FundingStatement"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verso">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="285">
     <w:name w:val="Verso"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="286">
     <w:name w:val="称呼 字符"/>
-    <w:link w:val="af4"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="30"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="287">
     <w:name w:val="修订1"/>
     <w:autoRedefine/>
     <w:hidden/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractAHead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="288">
     <w:name w:val="AbstractAHead"/>
-    <w:basedOn w:val="AbstractText"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="235"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractBHead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="289">
     <w:name w:val="AbstractBHead"/>
-    <w:basedOn w:val="AbstractText"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="235"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DispCompCode">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="290">
     <w:name w:val="DispCompCode"/>
-    <w:basedOn w:val="af6"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="33"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AlgorithmTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="291">
     <w:name w:val="AlgorithmTitle"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BioImage">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="292">
     <w:name w:val="BioImage"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HistoryDate">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="293">
     <w:name w:val="HistoryDate"/>
-    <w:basedOn w:val="a0"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="afff1">
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="294">
     <w:name w:val="信息标题 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="afff0"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="77"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afff4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="295">
     <w:name w:val="标题 字符"/>
-    <w:link w:val="afff3"/>
-    <w:autoRedefine/>
+    <w:link w:val="82"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff1">
+  <w:style w:type="character" w:styleId="296">
     <w:name w:val="Placeholder Text"/>
     <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1c">
+  <w:style w:type="character" w:customStyle="1" w:styleId="297">
     <w:name w:val="明显参考1"/>
     <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="DA1F28"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1d">
+  <w:style w:type="character" w:customStyle="1" w:styleId="298">
     <w:name w:val="明显强调1"/>
     <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="299">
     <w:name w:val="签名 字符"/>
-    <w:link w:val="aff9"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="57"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff2">
+  <w:style w:type="paragraph" w:styleId="300">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="301"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="301">
     <w:name w:val="引用 字符"/>
-    <w:link w:val="affff2"/>
-    <w:autoRedefine/>
+    <w:link w:val="300"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="302">
     <w:name w:val="纯文本 字符"/>
-    <w:basedOn w:val="a1"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="44"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="303">
     <w:name w:val="注释标题 字符"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="16"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff4">
+  <w:style w:type="paragraph" w:styleId="304">
     <w:name w:val="No Spacing"/>
     <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ta-IN"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1e">
+  <w:style w:type="character" w:customStyle="1" w:styleId="305">
     <w:name w:val="书籍标题1"/>
     <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="33"/>
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="306">
     <w:name w:val="宏文本 字符"/>
-    <w:link w:val="a4"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="2"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Assumption">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307">
     <w:name w:val="Assumption"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff5">
+  <w:style w:type="paragraph" w:styleId="308">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a0"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff6">
+  <w:style w:type="paragraph" w:styleId="309">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="310"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="2DA2BF"/>
+        <w:bottom w:val="single" w:color="2DA2BF" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="310">
     <w:name w:val="明显引用 字符"/>
-    <w:link w:val="affff6"/>
-    <w:autoRedefine/>
+    <w:link w:val="309"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endnotes">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="311">
     <w:name w:val="Endnotes"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="312">
     <w:name w:val="页眉 字符"/>
-    <w:link w:val="aff7"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="56"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affe">
+  <w:style w:type="character" w:customStyle="1" w:styleId="313">
     <w:name w:val="脚注文本 字符"/>
-    <w:link w:val="affd"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="65"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="314">
     <w:name w:val="页脚 字符"/>
-    <w:link w:val="aff4"/>
-    <w:autoRedefine/>
+    <w:link w:val="54"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="315">
     <w:name w:val="尾注文本 字符"/>
-    <w:link w:val="aff0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="51"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="316">
     <w:name w:val="电子邮件签名 字符"/>
-    <w:link w:val="a9"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="19"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="317">
     <w:name w:val="文档结构图 字符"/>
-    <w:link w:val="af"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="26"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
+  <w:style w:type="character" w:customStyle="1" w:styleId="318">
     <w:name w:val="日期 字符"/>
-    <w:link w:val="afe"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="49"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afff6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="319">
     <w:name w:val="批注主题 字符"/>
-    <w:link w:val="afff5"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="83"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1f">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="320">
     <w:name w:val="书目1"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="37"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
+    <w:uiPriority w:val="37"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="321">
     <w:name w:val="批注框文本 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="aff2"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="53"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigFootnote">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="322">
     <w:name w:val="FigFootnote"/>
-    <w:basedOn w:val="TableFootnote"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:basedOn w:val="247"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="323">
     <w:name w:val="正文文本 字符"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="33"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Deflist0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="324">
     <w:name w:val="Deflist"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="325">
     <w:name w:val="pStyle1"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle2">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="326">
     <w:name w:val="pStyle2"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle3">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327">
     <w:name w:val="pStyle3"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="328">
     <w:name w:val="Medium Shading 2 - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumShading21">
+  <w:style w:type="table" w:customStyle="1" w:styleId="329">
     <w:name w:val="Medium Shading 21"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="64"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="330">
     <w:name w:val="Medium Shading 1 - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumShading11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="331">
     <w:name w:val="Medium Shading 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="63"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumList21">
+  <w:style w:type="table" w:customStyle="1" w:styleId="332">
     <w:name w:val="Medium List 21"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="66"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumList1-Accent11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="333">
     <w:name w:val="Medium List 1 - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:tblPr/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...3 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumList11">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="334">
     <w:name w:val="Medium List 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="65"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:tblPr/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx2"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...3 lines deleted...]
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumGrid31">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="335">
     <w:name w:val="Medium Grid 31"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="69"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...4 lines deleted...]
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...13 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumGrid21">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="336">
     <w:name w:val="Medium Grid 21"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="68"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="MediumGrid11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="337">
     <w:name w:val="Medium Grid 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="67"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="18" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightShading-Accent11">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="338">
     <w:name w:val="Light Shading - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightShading1">
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="339">
     <w:name w:val="Light Shading1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightList-Accent11">
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="340">
     <w:name w:val="Light List - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4472C4" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...10 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightList1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="341">
     <w:name w:val="Light List1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="61"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...10 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightGrid-Accent11">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="342">
     <w:name w:val="Light Grid - Accent 11"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4472C4" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr/>
-[...11 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightGrid1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="343">
     <w:name w:val="Light Grid1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="62"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr/>
-[...11 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTML2">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="344">
     <w:name w:val="HTML 预设格式 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="HTML1"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="78"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Latha"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="345">
     <w:name w:val="HTML 地址 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="HTML"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="40"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DarkList1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="346">
     <w:name w:val="Dark List1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="70"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="bg1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
-    <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ColorfulShading1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="347">
     <w:name w:val="Colorful Shading1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="71"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...2 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ColorfulList1">
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="348">
     <w:name w:val="Colorful List1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="72"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
-    <w:tblPr/>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D26012" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:color w:val="D26012" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ColorfulGrid1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="349">
     <w:name w:val="Colorful Grid1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="73"/>
-    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      </w:rPr>
-      <w:tblPr/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="350">
     <w:name w:val="正文文本缩进 3 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="37"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="68"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+  <w:style w:type="character" w:customStyle="1" w:styleId="351">
     <w:name w:val="正文文本缩进 2 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="24"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="50"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="352">
     <w:name w:val="正文文本缩进 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="af8"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="34"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2b">
+  <w:style w:type="character" w:customStyle="1" w:styleId="353">
     <w:name w:val="正文文本首行缩进 2 字符"/>
-    <w:basedOn w:val="af9"/>
-    <w:link w:val="2a"/>
+    <w:basedOn w:val="352"/>
+    <w:link w:val="85"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afff8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="354">
     <w:name w:val="正文文本首行缩进 字符"/>
-    <w:basedOn w:val="af7"/>
-    <w:link w:val="afff7"/>
+    <w:basedOn w:val="323"/>
+    <w:link w:val="84"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+  <w:style w:type="character" w:customStyle="1" w:styleId="355">
     <w:name w:val="正文文本 3 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="32"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="31"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+  <w:style w:type="character" w:customStyle="1" w:styleId="356">
     <w:name w:val="正文文本 2 字符"/>
-    <w:basedOn w:val="a1"/>
-    <w:link w:val="26"/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="74"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Source">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="357">
     <w:name w:val="Source"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArticleType">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="358">
     <w:name w:val="ArticleType"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="E26C0A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NewPara">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="359">
     <w:name w:val="NewPara"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchemeTitle">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="360">
     <w:name w:val="SchemeTitle"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefWorkingPaper">
+    <w:basedOn w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="361">
     <w:name w:val="RefWorkingPaper"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SuperTitle">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362">
     <w:name w:val="SuperTitle"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Product">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="363">
     <w:name w:val="Product"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="66FF99"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Related-Article">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364">
     <w:name w:val="Related-Article"/>
-    <w:basedOn w:val="Product"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="363"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="33CCFF"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Speech">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="365">
     <w:name w:val="Speech"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BoxTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="366">
     <w:name w:val="BoxTitle"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BoxText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="367">
     <w:name w:val="BoxText"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99FF66"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="step">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="368">
     <w:name w:val="step"/>
-    <w:basedOn w:val="Lemma"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="conference">
+    <w:basedOn w:val="248"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="369">
     <w:name w:val="conference"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GraphCaption">
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="370">
     <w:name w:val="GraphCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BoxCaption">
+    <w:basedOn w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="371">
     <w:name w:val="BoxCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChartCaption">
+    <w:basedOn w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="372">
     <w:name w:val="ChartCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlateCaption">
+    <w:basedOn w:val="231"/>
+    <w:next w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373">
     <w:name w:val="PlateCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MapCaption">
+    <w:basedOn w:val="231"/>
+    <w:next w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="374">
     <w:name w:val="MapCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContinued">
+    <w:basedOn w:val="231"/>
+    <w:next w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="375">
     <w:name w:val="TableContinued"/>
-    <w:basedOn w:val="MapCaption"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExhibitCaption">
+    <w:basedOn w:val="374"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="376">
     <w:name w:val="ExhibitCaption"/>
-    <w:basedOn w:val="FigureCaption"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptSubTitle">
+    <w:basedOn w:val="231"/>
+    <w:next w:val="231"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="377">
     <w:name w:val="ManuscriptSubTitle"/>
-    <w:basedOn w:val="ManuscriptTitle"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="233"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="36"/>
       <w:shd w:val="clear" w:color="auto" w:fill="3399FF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Copyright">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="378">
     <w:name w:val="Copyright"/>
-    <w:basedOn w:val="ManuscriptSubTitle"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="377"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EquationChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="379">
     <w:name w:val="Equation Char"/>
-    <w:basedOn w:val="a1"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="209"/>
+    <w:link w:val="236"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable51">
+  <w:style w:type="table" w:customStyle="1" w:styleId="380">
     <w:name w:val="Plain Table 51"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="45"/>
-    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
-    <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7E7E7E" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7E7E7E" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="7E7E7E" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="7E7E7E" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="381">
     <w:name w:val="Table Grid Light1"/>
-    <w:basedOn w:val="a2"/>
-    <w:autoRedefine/>
+    <w:basedOn w:val="86"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:uiPriority w:val="40"/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolhead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="382">
     <w:name w:val="table col head"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolsubhead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="383">
     <w:name w:val="table col subhead"/>
-    <w:basedOn w:val="tablecolhead"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="382"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablebody">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="384">
     <w:name w:val="table body"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="宋体"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="papertitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385">
     <w:name w:val="paper title"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="386">
     <w:name w:val="Author"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="宋体"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="387">
     <w:name w:val="Affiliation"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="宋体"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="388">
     <w:name w:val="references"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="389">
     <w:name w:val="table head"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="宋体"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:smallCaps/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1f0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="390">
     <w:name w:val="未处理的提及1"/>
-    <w:basedOn w:val="a1"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="209"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="391">
     <w:name w:val="Default"/>
     <w:autoRedefine/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DMAIH O+ Adv T T 140f 2bdb" w:hAnsi="DMAIH O+ Adv T T 140f 2bdb" w:cs="DMAIH O+ Adv T T 140f 2bdb"/>
+      <w:rFonts w:ascii="DMAIH O+ Adv T T 140f 2bdb" w:hAnsi="DMAIH O+ Adv T T 140f 2bdb" w:cs="DMAIH O+ Adv T T 140f 2bdb" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00958969909601868" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/%5bdoi%5d." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Administrator\Desktop\JCCE_Template%20--OTH%20(1).dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -26670,118 +28013,111 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C33987-A8D3-4E09-AE2F-5EE64E2C1A9A}">
-  <ds:schemaRefs>
-[...1 lines deleted...]
-  </ds:schemaRefs>
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C:\Users\Administrator\Desktop\JCCE_Template --OTH (1).dotm</Template>
-  <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2036</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>1696</Words>
+  <Characters>9700</Characters>
   <Lines>96</Lines>
   <Paragraphs>27</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13619</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>11341</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>司丢比森蝶</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>289CD2D1FCF74A6DAD15D9D1492AFA49</vt:lpwstr>
+    <vt:lpwstr>CAD5237DB561443D8435AEBD97F8B6E7_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.21915</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiMmQ1NmE3OTAwZDVmM2NlMGJmYjJmODE2NjQ1YmZjMGIiLCJ1c2VySWQiOiIxMzQ2MTk2OSJ9</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiZDhjZTMwOGEwNGVhZGQ0ZmU2YWJjMGNkNmE4MzRlZmUiLCJ1c2VySWQiOiI0MTI0MzU4MjcifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>