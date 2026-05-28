--- v0 (2025-10-10)
+++ v1 (2026-05-28)
@@ -1,1539 +1,3261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="2A138BBC">
       <w:pPr>
-        <w:pStyle w:val="18"/>
+        <w:pStyle w:val="19"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Special Issue Proposal Form</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04D6CF55">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2141BDD1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="179F0DE6">
       <w:pPr>
-        <w:pStyle w:val="18"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Special Issue Title:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="19DF2E7D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A14FC63">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Draft Call for Papers (200 words)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7147993B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the aims of this special issue?  Why is this subject of current interest? </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30691ADA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="307B3D51">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="178CBDA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F9AA64F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F2E4C5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57453829">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="354EDB82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C9CB024">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F09DB53">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C64FDEC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6EDE7041">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40A2E029">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="28B3D8EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Topics of Interest</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Topics of Interest</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5-10 words)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A5EF921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide a bullet point list of the specific subjects covered in this special issue. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="0EC52AF0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1982" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7048128A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5DCE8329">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C6DA1D0">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...49 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Proposed Submission Deadline (6-9 months)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078CEB29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300180F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111097D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr>
           <w:headerReference r:id="rId5" w:type="default"/>
           <w:footerReference r:id="rId6" w:type="default"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1145" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708" w:num="1"/>
           <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4492F273">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Guest Editor: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="107725F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Enter the details of the Lead Guest Editor. The Lead Guest Editor(s) will serve as the official contact for the Editorial Office and Editor-in-Chief.</w:t>
+        <w:t>Enter the details of the Lead Guest Editor. The Lead Guest Editor will serve as the official contact for the Editorial Office and Editor-in-Chief.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1876"/>
-        <w:gridCol w:w="2645"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="1355"/>
+        <w:gridCol w:w="1716"/>
         <w:gridCol w:w="1270"/>
-        <w:gridCol w:w="3451"/>
+        <w:gridCol w:w="1893"/>
+        <w:gridCol w:w="2062"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="0FA927CE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703D356B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk65673879"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3173" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="1433" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072FBC3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1370" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39272DED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/Region</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36897C6B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A747E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Homepage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDBBEDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google Scholar/Scopus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> link</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="097CB4AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
-[...140 lines deleted...]
-          <w:p>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FD4552">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4B3A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F55292F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79522ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9CF9D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CECFBC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5EFD4284">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Guest Editors: </w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Editors (if possible): </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk61273217"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="12"/>
-        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblW w:w="4996" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1951"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="1716"/>
+        <w:gridCol w:w="1425"/>
+        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="2027"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="404388FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="568" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="711363A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE95FA9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3219B2FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/Region</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F7DCE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A41CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Homepage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11728600">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google Scholar/Scopus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> link</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="370F7955">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="568" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A833BA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5635CE46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA6293C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="689C30B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="208DFF17">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0FFC79">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="788D5979">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="568" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B38B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C98889">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EC1BB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="465A1AC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF71607">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BFD29F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="776E15A0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="568" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0046D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="758808B5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2653774E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B3265A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DC4615">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E3E7B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4F1F3940">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="568" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F48CF6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7168AB18">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54557CFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC19CC5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0155084F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D05FEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="07FEEA32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E5EB47">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Potential Author List (at least 8):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="12"/>
+        <w:tblW w:w="9236" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="2845"/>
+        <w:gridCol w:w="2455"/>
+        <w:gridCol w:w="2039"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="693E21C8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FCE6AD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E3FDCE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A202D40">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/Region</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7651EC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5462724A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CC8689">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41893B61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF87FE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA584F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="396D1048">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28034CE9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775EA712">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D8B2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="475065E5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6284B323">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1096C4BD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F28D7B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="398B302D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18981CCD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="66BA3E55">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2F14A1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6E97E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A0E160">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2573CF37">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="38A5162A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51001E03">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3156E926">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E09FE1F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA1743">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="398E26E1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F65ED0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA32ED7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C11530">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F044548">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="73EED37B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFE66D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C2F90A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654B06C1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50921D1C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="65FA9B19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C1498D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4724C340">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5384C1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016D16C4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5597063B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFE0555">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43106B9D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627813CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF78CE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="784AAFDC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037B47D6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAFFABE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D330EF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D60F08">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C213635">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C44B1D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Promotion and Outreach(if possible)：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61435A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Please provide information on which international academic conferences, seminars, and social media platforms you plan to promote the special issue. Additional suggestions for promotional activities and manuscript solicitation methods are highly encouraged.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="12"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="1FA3B000">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1982" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0784D858">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43E56029">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId7" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1147" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -1628,109 +3350,109 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1858839284"/>
       <w:docPartObj>
         <w:docPartGallery w:val="autotext"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p>
+      <w:p w14:paraId="6088366C">
         <w:pPr>
           <w:pStyle w:val="6"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p>
+  <w:p w14:paraId="5DAB48E8">
     <w:pPr>
       <w:pStyle w:val="6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="3E215093">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-158115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-157480</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1020445" cy="554355"/>
           <wp:effectExtent l="0" t="0" r="8255" b="17145"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="图片 2" descr="Logo"/>
@@ -1801,51 +3523,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="395605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="4918CCF3">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3120"/>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1190625" cy="395605"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="5" name="Picture 1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1870,65 +3592,71 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="395605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
-  <w:bordersDoNotSurroundHeader w:val="1"/>
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:doNotShadeFormData w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F6348"/>
     <w:rsid w:val="000206D2"/>
     <w:rsid w:val="0003163B"/>
     <w:rsid w:val="00091FE4"/>
     <w:rsid w:val="000A1E78"/>
     <w:rsid w:val="000A3CE9"/>
     <w:rsid w:val="000B11A7"/>
     <w:rsid w:val="000D638F"/>
     <w:rsid w:val="00112609"/>
     <w:rsid w:val="0011393D"/>
     <w:rsid w:val="00160FF2"/>
     <w:rsid w:val="001623E4"/>
     <w:rsid w:val="00172A17"/>
     <w:rsid w:val="00193111"/>
     <w:rsid w:val="001A76C4"/>
     <w:rsid w:val="001C7540"/>
     <w:rsid w:val="001D0BC5"/>
     <w:rsid w:val="00225B6E"/>
@@ -2031,117 +3759,140 @@
     <w:rsid w:val="00C70FC9"/>
     <w:rsid w:val="00CA0740"/>
     <w:rsid w:val="00CD16C6"/>
     <w:rsid w:val="00D25639"/>
     <w:rsid w:val="00D318D9"/>
     <w:rsid w:val="00DE3121"/>
     <w:rsid w:val="00E16FDB"/>
     <w:rsid w:val="00E46F54"/>
     <w:rsid w:val="00E51A6E"/>
     <w:rsid w:val="00E6505B"/>
     <w:rsid w:val="00E718E7"/>
     <w:rsid w:val="00E73755"/>
     <w:rsid w:val="00E976F3"/>
     <w:rsid w:val="00EA4F97"/>
     <w:rsid w:val="00EF0149"/>
     <w:rsid w:val="00EF1FD1"/>
     <w:rsid w:val="00F00DCE"/>
     <w:rsid w:val="00F2656D"/>
     <w:rsid w:val="00F63A48"/>
     <w:rsid w:val="00F67D8B"/>
     <w:rsid w:val="00F70D5C"/>
     <w:rsid w:val="00F932EF"/>
     <w:rsid w:val="00F95F51"/>
     <w:rsid w:val="00FB5101"/>
     <w:rsid w:val="00FC49D3"/>
+    <w:rsid w:val="010554DF"/>
+    <w:rsid w:val="0FAB2EB3"/>
+    <w:rsid w:val="1B702D36"/>
+    <w:rsid w:val="1C5E3580"/>
+    <w:rsid w:val="1F5F488C"/>
+    <w:rsid w:val="208E40D1"/>
+    <w:rsid w:val="21791AE4"/>
     <w:rsid w:val="27FB5B30"/>
+    <w:rsid w:val="2AAC468B"/>
     <w:rsid w:val="32C33F79"/>
+    <w:rsid w:val="35A029A5"/>
+    <w:rsid w:val="3D0639F9"/>
+    <w:rsid w:val="5D192073"/>
+    <w:rsid w:val="60FD19F1"/>
     <w:rsid w:val="62436390"/>
+    <w:rsid w:val="63906703"/>
+    <w:rsid w:val="64C3743B"/>
+    <w:rsid w:val="653615D3"/>
+    <w:rsid w:val="6D3C22F3"/>
+    <w:rsid w:val="71792843"/>
+    <w:rsid w:val="FEEF5C78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation text"/>
     <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
@@ -2335,764 +4086,526 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="17"/>
+    <w:link w:val="18"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="30"/>
+    <w:link w:val="31"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="13">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="11">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="24"/>
+    <w:link w:val="25"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="26"/>
+    <w:link w:val="27"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="20"/>
+    <w:link w:val="21"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="19"/>
+    <w:link w:val="20"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="31"/>
+    <w:link w:val="32"/>
     <w:qFormat/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A5"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="Title"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="23"/>
+    <w:link w:val="24"/>
     <w:qFormat/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="4"/>
     <w:next w:val="4"/>
-    <w:link w:val="25"/>
+    <w:link w:val="26"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="12">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="11"/>
     <w:qFormat/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="14">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="13"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="folHlink"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="13"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="20"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="13"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="hlink"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="16">
+  <w:style w:type="character" w:styleId="17">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="13"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="标题 1 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="页眉 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="7"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="页脚 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="6"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:styleId="21">
+  <w:style w:type="character" w:styleId="22">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="13"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="13"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="标题 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="9"/>
     <w:qFormat/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="批注文字 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="4"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="批注主题 Char"/>
-    <w:basedOn w:val="24"/>
+    <w:basedOn w:val="25"/>
     <w:link w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
     <w:name w:val="批注框文本 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="27">
+  <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="28">
+  <w:style w:type="paragraph" w:styleId="29">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="29"/>
+    <w:link w:val="30"/>
     <w:qFormat/>
     <w:uiPriority w:val="29"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="3F3F3F" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="引用 Char"/>
     <w:basedOn w:val="13"/>
-    <w:link w:val="28"/>
+    <w:link w:val="29"/>
     <w:qFormat/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="3F3F3F" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
     <w:name w:val="标题 2 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="副标题 Char"/>
     <w:basedOn w:val="13"/>
     <w:link w:val="8"/>
     <w:qFormat/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A5"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
-</file>
-[...288 lines deleted...]
-</w:styles>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3314,116 +4827,98 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...4 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" SelectedStyle="\APASixthEditionOfficeOnline.xsl" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>Special Issue name</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
-[...2 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22F90B63-0149-449C-8F20-894F5C051252}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>2</Pages>
-  <Words>94</Words>
-  <Characters>503</Characters>
+  <Words>157</Words>
+  <Characters>972</Characters>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>583</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.10577_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1102</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Alam,Faraz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Special Issue Title">
     <vt:lpwstr>Special Issue Title</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Journal">
     <vt:lpwstr>Journal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.10577</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ICV">
-    <vt:lpwstr>8BB8F2502B454D579D2D064ED398B771</vt:lpwstr>
+    <vt:lpwstr>C2FF1CD914B94343ABF2E1D8E1F0B5C1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZTg2NzIzNTJkYWJiZjg5MDkyOGNjZTcxMGRjODI2MDkiLCJ1c2VySWQiOiIxMDI1MjI4NDMwIn0=</vt:lpwstr>
   </property>
 </Properties>
 </file>