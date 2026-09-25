--- v2 (2026-03-17)
+++ v3 (2026-09-25)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58EF3608" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="767EC6EE" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Received: d month </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -86,327 +86,354 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Published online: d month </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6BF8C7BD" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="78A27E83" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="009048EF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDC50B8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:pStyle w:val="papertitle"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00D93516">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4213A102" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B115052" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>RESEARCH ARTICLE/REVIEW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0614B39B" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="624363CE" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="633AE7AC" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E58C627" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(title case, prepositions with five or more letters should also have their first letter capitalized)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65D68B52" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="3EB6AAB9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:pStyle w:val="papertitle"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C04BE9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72ABC0D2" w14:textId="209885BD" w:rsidR="009048EF" w:rsidRDefault="008B03C3">
+    <w:p w14:paraId="6C2CCECE" w14:textId="30EABAE7" w:rsidR="00D93516" w:rsidRDefault="00E95113">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
-        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B03C3">
+      <w:r w:rsidRPr="00E95113">
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal of Computational Law and Legal Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4211380B" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E06B8A4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
-        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, Vol. XX(XX) 1–5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299FCC4C" w14:textId="5E387B38" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32E617B6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
-        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10.47852/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>bonview</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>JCLLT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>XXXXXXXX</w:t>
+        <w:t>JCCEXXXXXXXX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="726D5254" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40287A6F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
-        <w:sectPr w:rsidR="009048EF">
+        <w:sectPr w:rsidR="00D93516">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="34A92FC3" wp14:editId="599A21C8">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="6A6819F9" wp14:editId="36B94554">
             <wp:extent cx="905510" cy="607695"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="图片 4" descr="Bonv_Png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="图片 4" descr="Bonv_Png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect t="31309" r="10986" b="26481"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="905510" cy="607695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FC4EBC" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6BEDBB94" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="090EDC9D" wp14:editId="1A32162E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CA57DD4" wp14:editId="73D937CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5951855" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="直接连接符 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951855" cy="6350"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="9525"/>
@@ -423,244 +450,457 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:0.2pt;margin-top:9.15pt;height:0.5pt;width:468.65pt;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA85wE9NUAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2Oy07DMBBF90j8gzVI7KjTBtE2xKlUpKxAVE1hwc6Np0kg&#10;Hqe2++DvGVbt8j5078kXZ9uLI/rQOVIwHiUgkGpnOmoUfGzKhxmIEDUZ3TtCBb8YYFHc3uQ6M+5E&#10;azxWsRE8QiHTCtoYh0zKULdodRi5AYmznfNWR5a+kcbrE4/bXk6S5Ela3RE/tHrAlxbrn+pgFezw&#10;/fM1eNy/7VfLr7Jafdum3Ch1fzdOnkFEPMdLGf7xGR0KZtq6A5kgegWP3GN3loLgdJ5OpyC2bMxT&#10;kEUur/GLP1BLAwQUAAAACACHTuJAZRzLPeUBAAC0AwAADgAAAGRycy9lMm9Eb2MueG1srVNLbtsw&#10;EN0XyB0I7mvZLhQ4guUsYiSbojXQ9gA0RUkE+MMMY9mX6AUKdNeuuuy+t2l6jA4px/l0k0W1oIbz&#10;ecP3OFxe7q1hOwWovav5bDLlTDnpG+26mn/6eP16wRlG4RphvFM1Pyjkl6uzV8shVGrue28aBYxA&#10;HFZDqHkfY6iKAmWvrMCJD8pRsPVgRaQtdEUDYiB0a4r5dHpeDB6aAF4qRPKuxyA/IsJLAH3baqnW&#10;Xt5a5eKICsqISJSw1wH5Kp+2bZWM79sWVWSm5sQ05pWakL1Na7FaiqoDEXotj0cQLznCM05WaEdN&#10;T1BrEQW7Bf0PlNUSPPo2TqS3xUgkK0IsZtNn2nzoRVCZC0mN4SQ6/j9Y+W63AaabmpecOWHpwu++&#10;/Pz9+dufX19pvfvxnZVJpCFgRblXbgPHHYYNJMb7Fmz6Exe2z8IeTsKqfWSSnOVFOVuU1EFS7PxN&#10;mXUvHmoDYLxR3rJk1Nxol2iLSuzeYqR+lHqfktzOX2tj8tUZx4aaX5TzBC5oHFsaAzJtIEroOs6E&#10;6WjOZYSMiN7oJlUnHIRue2WA7USajvwlrtTtSVpqvRbYj3k5NM6N1ZGegtG25ovH1cYRSFJs1ChZ&#10;W98csnTZT5eZ2xwHL03L432ufnhsq79QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kDznAT01QAAAAYB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAZRzLPeUB&#10;AAC0AwAADgAAAAAAAAABACAAAAAkAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786563A0" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="1A421301" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64ABEF74" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73DFD91D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Author A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, Author B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>and Author C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(full name, separated by commas, the last author should be linked to the preceding author using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without a comma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D991FE0" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:pStyle w:val="Author"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="330E1892" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2668B569" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-        <w:t>1 Department, Name of organization, Country, Email address.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Name of Organization, Country, Email address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED1744D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A043951" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-        <w:t>2 Department, Name of organization, Country, Email address.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Name of Organization, Country, Email address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046790F5" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F17866F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-        <w:t>3 Department, Name of organization, Country, Email address.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Name of Organization, Country, Email address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1430B876" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="348D1808" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(The affiliations of the authors should be numbered according to the order in which they appear and indicated using superscript numbers placed above the author names. If multiple authors share the same affiliation, the same superscript number should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the affiliation should not be repeated.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DFBE3B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C2135D9" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5991904F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="affff"/>
+          <w:rStyle w:val="affff0"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*Corresponding author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sonam Rinchen, Department of Science Education,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Author C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Royal University of Bhutan, Bhutan. Email: </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Department, Name of Organization, Country</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="009048EF">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="affff"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rStyle w:val="affff0"/>
+            <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
-            <w:lang w:bidi="ar-SA"/>
+            <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>srinchen.sce@rub.edu.bt</w:t>
+          <w:t>xxxxxx@institution.email</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(the email address should correspond to the institution where the research was conducted. If there are two corresponding authors, two email addresses should be provided.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="111B9B67" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="405A0D5A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="affff"/>
+          <w:rStyle w:val="affff0"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B258287" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59BF09B0" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="AbstractText"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E899D75" wp14:editId="506A5490">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F3EDB89" wp14:editId="597900CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5963920" cy="8890"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="直接连接符 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="922020" y="3848735"/>
                           <a:ext cx="5963920" cy="8890"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="3175"/>
@@ -677,255 +917,329 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-0.35pt;margin-top:4.45pt;height:0.7pt;width:469.6pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA8MWTotMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2OwU7DMBBE70j8g7VIXKrWbisgCXGqCok7TSvObryJI+J1&#10;FLtt+HuWExxH8zTzyt3sB3HFKfaBNKxXCgRSE2xPnYbT8X2ZgYjJkDVDINTwjRF21f1daQobbnTA&#10;a506wSMUC6PBpTQWUsbGoTdxFUYk7toweZM4Tp20k7nxuB/kRqln6U1P/ODMiG8Om6/64jXk8+YU&#10;Ptp28en2dY/7hcvq5qD148NavYJIOKc/GH71WR0qdjqHC9koBg3LFwY1ZDkIbvNt9gTizJjagqxK&#10;+V+/+gFQSwMEFAAAAAgAh07iQO742WDxAQAAvwMAAA4AAABkcnMvZTJvRG9jLnhtbK1TzY7TMBC+&#10;I/EOlu80bUp306jpHrZaLggqAQ/gOnZiyX/yeJv2JXgBJG5w4sidt2F5DMZO2d/LHsjBGXvG38z3&#10;zXh1cTCa7EUA5WxDZ5MpJcJy1yrbNfTTx6tXFSUQmW2ZdlY09CiAXqxfvlgNvhal651uRSAIYqEe&#10;fEP7GH1dFMB7YRhMnBcWndIFwyJuQ1e0gQ2IbnRRTqdnxeBC64PjAgBPN6OTnhDDcwCdlIqLjePX&#10;Rtg4ogahWURK0CsPdJ2rlVLw+F5KEJHohiLTmFdMgvYurcV6xeouMN8rfiqBPaeER5wMUxaT3kJt&#10;WGTkOqgnUEbx4MDJOOHOFCORrAiymE0fafOhZ15kLig1+FvR4f/B8nf7bSCqbeicEssMNvzmy8/f&#10;n7/9+fUV15sf38k8iTR4qDH20m7DaQd+GxLjgwwm/ZELOTR0WZbTEtU9ImL1ujqfL0aNxSESjv7F&#10;8my+TAEcI6pqmVtQ3MH4APGNcIYko6Fa2aQAq9n+LURMjaH/QtKxdVdK69xFbcmASWfnCwRnOJkS&#10;JwJN45Ed2I4SpjsceR5DRgSnVZtuJxwI3e5SB7JnaVDyl+rGbA/CUuoNg36My66RnlERX4VWBknd&#10;v60tgiTxRrmStXPtMauYz7GvOc1pBtPg3N/n23fvbv0XUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAA&#10;AAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFq&#10;wzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1&#10;oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxt&#10;IwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMc&#10;sBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8S&#10;i2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+&#10;vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQ&#10;rk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0&#10;lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgA&#10;h07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAXQQAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAA/AwAAX3JlbHMvUEsBAhQAFAAA&#10;AAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAYwMAAF9yZWxzLy5yZWxzUEsBAhQACgAA&#10;AAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJA&#10;8MWTotMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgA&#10;h07iQO742WDxAQAAvwMAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAG&#10;AAYAWQEAAIUFAAAAAA==&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D5328" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10E39688" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="AbstractText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract should summarize the key aspects of the manuscript and provide a concise overview of the study. It should briefly describe the research background, objectives, methods, main results, and principal conclusions of the work. The abstract should consist of one paragraph of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> This study examined belief, concern, and practice of the in-service postgraduate science teachers towards solid</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>150–250 words</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and should be written in a clear and informative manner so that readers can quickly understand the purpose and significance of the study. The abstract should be able to stand alone as a summary of the article and should accurately reflect the content of the manuscript. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Do not use references, figures, tables, or undefined abbreviations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this section. If abbreviations are necessary, they must be defined at their first occurrence. Avoid overly detailed descriptions, citations to the literature, or statements that cannot be supported by the results presented in the paper.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F3BDE67" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="0612A0F9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CFEA17" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13B62177" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> solid waste management</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>keyword 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>recycle</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in-service teachers</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belief</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> practice</w:t>
+        <w:t>(3-5 meaningful keywords, separated by commas, in lower case except for proper nouns, avoid using single adjectives as keywords)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11543193" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D2E7DC3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009048EF">
+        <w:sectPr w:rsidR="00D93516">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A3B07F5" wp14:editId="65AD0E34">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1220467D" wp14:editId="7B3CDB9C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-16510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5970270" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="直接连接符 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5970270" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="3175"/>
@@ -949,5864 +1263,9535 @@
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-1.3pt;margin-top:5.95pt;height:0.05pt;width:470.1pt;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAV1DtqtQAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMBBE70j8g7VIXKrWTpBKE+JUFRJ3GirObryJI+J1&#10;FLtt+HuWExz3zWh2ptovfhRXnOMQSEO2USCQ2mAH6jWcPt7WOxAxGbJmDIQavjHCvr6/q0xpw42O&#10;eG1SLziEYmk0uJSmUsrYOvQmbsKExFoXZm8Sn3Mv7WxuHO5HmSu1ld4MxB+cmfDVYfvVXLyGYslP&#10;4b3rVp/u0Ax4WLld0x61fnzI1AuIhEv6M8Nvfa4ONXc6hwvZKEYN63zLTuZZAYL14umZwZlBrkDW&#10;lfw/oP4BUEsDBBQAAAAIAIdO4kAVWBtH5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWytU82O0zAQ&#10;viPxDpbvNGlXbZeo6R62Wi4IKgEPMHWcxJL/5PE27UvwAkjc4MSRO2/D8hiMndJdlsseyMEZz8/n&#10;+T6PV1cHo9leBlTO1nw6KTmTVrhG2a7mH97fvLjkDCPYBrSzsuZHifxq/fzZavCVnLne6UYGRiAW&#10;q8HXvI/RV0WBopcGcOK8tBRsXTAQaRu6ogkwELrRxawsF8XgQuODExKRvJsxyE+I4SmArm2VkBsn&#10;bo20cUQNUkMkStgrj3ydu21bKeLbtkUZma45MY15pUPI3qW1WK+g6gL4XolTC/CUFh5xMqAsHXqG&#10;2kAEdhvUP1BGieDQtXEinClGIlkRYjEtH2nzrgcvMxeSGv1ZdPx/sOLNfhuYamq+4MyCoQu/+/T9&#10;58cvv358pvXu21e2SCINHivKvbbbcNqh34bE+NAGk/7EhR2ysMezsPIQmSDn/OWynC1Jc0GxxcU8&#10;IRb3pT5gfCWdYcmouVY2sYYK9q8xjql/UpLbuhulNfmh0pYNNb+YLueEDTSNLU0BmcYTI7QdZ6A7&#10;GnMRQ0ZEp1WTqlMxhm53rQPbQxqO/J0a+ystHb0B7Me8HEppUBkV6SVoZWp++bBaW2KXBBslStbO&#10;NcesXPbTXWb+p7lLw/Jwn6vv39r6N1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQFdQ7arUAAAACAEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kAVWBtH5QEA&#10;ALMDAAAOAAAAAAAAAAEAIAAAACMBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FE973D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B9B9023" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1. Introduction</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Heading 1: in title case, 11pt, boldface, leave one blank line between the main text)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FCD9E5" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="69F55093" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6940251E" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="03210AA5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The introduction begins by situating the study within its broader academic or industry context, establishing the foundational concepts that define the field. By synthesizing the most relevant literature, the section highlights the current state of knowledge and the prevailing theories that have shaped recent discourse.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">While talking about education and waste management in any sections of </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>the society</w:t>
-[...112 lines deleted...]
-        <w:t xml:space="preserve">. Effective and efficient waste management is an essential part of sustainable development goals, creating awareness on waste issues, can be best done in schools. </w:t>
+        <w:t>Avoid extensive review of the literature. Focus on establishing the significance of the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCE4B6" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25A21D5B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="574CF57D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Abbreviations and Acronyms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E72AD8D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Define abbreviations and acronyms the first time they appear in the text, even if they have been defined in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>abstract.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Avoid using abbreviations in the title unless they are widely known.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5078DEB3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Despite, considerable amount of attention environmental issues receives from the world leaders, it’s often been a </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4804691F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Figures and Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4199E8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...30 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="213EFAC7" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BBA5CB5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The total number of figures and tables must be no fewer than three, and high-definition versions are required for submission. Each figure and table must be cited at least once in the main text and in numerical order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. If a figure or table is cited from external sources, the full reference information must be included in the References section; however, if the figure or table is original work produced by the authors, there is no need to explicitly state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2783564F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bhutan, a tiny kingdom nestled in the Himalayas is not an exception to this man-made predicament and the environmental problems which are caused by humans. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="082763E9" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7492E445" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Heading 2: in sentence case, 11pt, boldface, leave one blank line between the main text)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424C2786" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E950E47" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>consist of images presented separately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>from the run of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figures should be placed near their first citation in the text and numbered consecutively as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and so forth (For figures in Appendix, it should be numbered as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.). Each figure must include a clear and informative caption positioned below the figure (Figure 1). All graphical elements, including text, symbols, and labels within the figure, should be sufficiently large and legible [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...45 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...4 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t xml:space="preserve">]. Figures should be submitted in high-resolution format to ensure good reproduction quality. When referencing figures in the text, authors should use the full word </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">] </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">through their National Waste Inventory Survey had shown that “Waste management is one of the prevailing challenges in governance that have multi-fold implications on environmental, economic and social themes.” </w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rather than abbreviation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A309D49" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="3751A863" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...52 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be free of watermarks. All figure titles should follow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>sentence case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (only the first word and proper nouns capitalized) and should be formulated as descriptive phrases rather than complete sentences. If a figure contains multiple parts, use lowercase </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>letters—(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>a), (b), and so on—to denote sub-captions. Correspondingly, each sub-image within the figure must be clearly labeled with the same (a) and (b) notations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Figure 2) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>. Solid waste is defined by</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...879 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4BD9393A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
-[...131 lines deleted...]
-    <w:p w14:paraId="0A1D9A92" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52B5BBB3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2CBF8CE3" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20EEA4C9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Network teaching quality evaluation system based on big data</w:t>
+        <w:t>Figure 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8C9CA2" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E3475ED" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Network teaching quality evaluation system based on big data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(centered and bold, sentence case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>pt, place figure number above and caption below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9D0D2B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B06D6AE" wp14:editId="1066995F">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="15240" b="11430"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68C1E455" wp14:editId="71618A09">
+            <wp:extent cx="2614295" cy="3070860"/>
+            <wp:effectExtent l="0" t="0" r="14605" b="15240"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2747010" cy="3227070"/>
+                      <a:ext cx="2614295" cy="3070860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C61C738" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="4D0EFF11" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(the use of images containing titles or watermarks should be avoided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535BFDDA" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B266366" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABFF34E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaphragm-type DE actuator capable of lifting an 8 kg </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>weight(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>black part: diameter 8 cm): (a) DE actuator before (bottom) and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>after (top) actuation, and (b) DE actuator actuated and stretched</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>vertically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E5DA78" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="45F97075" wp14:editId="0D5C15A5">
+            <wp:extent cx="2744470" cy="1430655"/>
+            <wp:effectExtent l="0" t="0" r="17780" b="17145"/>
+            <wp:docPr id="9" name="图片 9" descr="企业微信截图_17732940053146"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="9" name="图片 9" descr="企业微信截图_17732940053146"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2744470" cy="1430655"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFAECFB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E249D69" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21624CA6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>2.1</w:t>
-[...19 lines deleted...]
-        <w:t>ramework</w:t>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB7BEE7" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="5323529F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D238433" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D258132" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tables should be placed as close as possible to the first reference in the text. Each table must have a concise and descriptive title placed above the table. Tables should be numbered consecutively in the order in which they appear in the manuscript, for example “Table 1”, “Table 2”, and so on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (For tables in Appendix, it should be numbered as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>Human behavior is complex. The relationship between behavior and attitude has been a topic of interest within the field of human psychology</w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-[...4 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t>Table A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...55 lines deleted...]
-        <w:t>the Theory of Reasoned Action [TRA] and its extension, Theory of Planned Behavior [TPB] postulated and popularized by Holbrook</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>Table A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>].</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> strategies to support maintain positive behavior or bring in changes </w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The TPB has been widely used to predict a person’s intentions to participate in a specific behavior related to environmental behavioral research </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...14 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>Explanatory notes or definitions of abbreviations used in the table may be provided in footnotes below the table</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...195 lines deleted...]
-        <w:t>shows the TPB model as conceived by Chanda</w:t>
+        <w:t xml:space="preserve"> (Table 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-[...31 lines deleted...]
-        <w:t>].</w:t>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06938208" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...316 lines deleted...]
-    <w:p w14:paraId="64B33D90" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="72DA1010" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All figure titles should follow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sentence case </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(only the first word and proper nouns capitalized) and should be formulated as descriptive phrases rather than complete sentences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Table 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B4D9BA6" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
-[...340 lines deleted...]
-    <w:p w14:paraId="0C2E0405" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32A718CB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5C5CF321" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F6EFBA3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6FB87886" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F4A47E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Interpretation of the mean scale for belief, concern, and practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E8257B" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="4E573A55" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afff9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1439"/>
         <w:gridCol w:w="1439"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009048EF" w14:paraId="7696DE8B" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="56558C14" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08F2E07D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0365B071" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Scale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689AD82D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F2E7F31" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Mean Interpretation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17641C1A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65D27814" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="2905BF91" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="07A65F95" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E4772E" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AEBBBED" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.00–2.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBCDCC8" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="309532B7" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strongly Disagree, Disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="376E998E" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66C7521F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="4F2ABBB4" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="2B3BD5A0" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C92F57E" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14AD9553" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.50–3.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE0B81F" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62463B7C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Neutral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24042C78" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B64F5F0" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="47B8FA4F" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="2833F920" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="356FC680" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="317F2202" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.50–5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C1EFBBD" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75487A1E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Agree, Strongly Agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BAC2FF7" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7881D777" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E6791FA" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="6CE91511" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0657DF2B" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="44DA2237" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741922B3" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F5F6753" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>One-way ANOVA results based on teaching subjects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03552212" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="0A0BE912" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afff9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009048EF" w14:paraId="19619776" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="7DB695EB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7408B586" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="05F90C38" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D28BD3D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E56680E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EF07266" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13E2C545" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Percentage </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="465F17AF" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="77058964" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFC4CA1" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60A25EDE" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D149043" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="501E4649" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38EF10AA" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="347B3DFB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">23.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="550D29F0" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="51504C29" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="491C6AD1" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A74BEE9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="623AB063" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5BCCB49A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="008DA55A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57396E7B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">36.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="237FAEF0" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="26186141" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="750EB786" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="108694D1" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Sure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50A38517" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1607DA30" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C35B579" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="464A291F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">33.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="55D7E1FB" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="0EE485E8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7466E7B4" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1057D009" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AD3DF46" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+          <w:p w14:paraId="13D49F72" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D295613" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EF59867" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009048EF" w14:paraId="4476901F" w14:textId="77777777">
+      <w:tr w:rsidR="00D93516" w14:paraId="4D1A6C54" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5605342C" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6FF1CAA1" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20AF5B98" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29F768EB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0259A75F" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1380BE8A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1383E057" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09BAB533" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*p &lt; 0.05.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45422360" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...23 lines deleted...]
-    <w:p w14:paraId="50FBA22D" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="5AC62178" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6089860A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7DFEDE6B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsection heading </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Heading 3: in sentence case, 11pt, italic, no boldface, do not leave one blank line between the main text)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A7A94E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">To sum up, there is a great relationship between Western rhetoric and English writing, rhetoric is not only the use of rhetoric. However, the use of figures of speech can provide some very useful writing skills for English writing. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>headings should be clearly structured and numbered consecutively to guide readers through the manuscript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Rhetoric</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>. Primary sections are typically numbered using Arabic numerals, such as “1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>, as a whole, is</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Introduction”, “2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an art of persuasion. In the process of using various rhetorical devices to write, English writers should pay attention to strengthening their understanding of rhetoric itself and the knowledge covered within </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>it, and</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Literature Review”, or “3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> combine the rhetorical perspective to improve their ability to use rhetorical devices such as contrastive, exaggeration and so on.</w:t>
+        <w:t xml:space="preserve"> Research Methodology”. Subsections may be numbered hierarchically, for example “3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Data collection” and “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4.2.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data analysis”. Authors should ensure that headings are concise and accurately reflect the content of the section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For headings other than section and subsection headings, the following formatting rules should be applied:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1) For headings below Heading 3, numbering should be given as 1), 2), 3), rather than 1., 2., 3., a., b., c., or A., B., C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E82AD7" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...22 lines deleted...]
-    <w:p w14:paraId="61A0FC45" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="7C16E7AE" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77FAC8AB" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15C2EFF4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>No punctuation marks (e.g., colons or semicolons) should be used at the end of these headings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727C3349" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C87AF2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations and Algorithms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(when referring to an Equation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>or  Algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the main text, the corresponding hyperlink should be provided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23216078" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527EAB2B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607966B6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C664902" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Equations should be clearly presented and centered within the text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Each equation should be numbered consecutively, and the equation number should appear in parentheses aligned to the right margin. When referring to an equation in the text, use the format “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>quation (1)”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; when referring to multiple equations, use the format </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Equations (1)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">The finding revealed that the lack of training for both teachers and students was the main factor that prevented them from using educational technology tools in teaching and learning Ecology. Therefore, training </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Mathematical variables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> educational technology for both teachers and students is recommended. Since educational technology tools have arisen excitement and curiosity amongst students, they recommended other module tutors to use educational technology tools as well. Educational technology tools integrated in the module will be further replicated by student’s teacher during teaching practice or as a </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> should be written </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>full fledge</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>in italic type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> teacher. Therefore, tutors were recommended to use variety of educational technology tools in learning, teaching and </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>, while units and constants should appear in upright Roman type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>an assessment</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>. Authors should also ensure that special formatting is applied correctly, particularly for subscripts and superscripts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>. For example, chemical formulas such as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be written with the numeral as a subscript, and variable indices such as a1 or coordinate pairs such as (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>) should use proper subscript formatting rather than normal text. All symbols used in equations should be clearly defined in the text when they first appear [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF12DA6" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="6B0B92FD" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="417117F0" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-    <w:p w14:paraId="2AB03BEA" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="3612D5C4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F73ECC" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B9FA2BD" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F=ma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>+kb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1                                                      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0632DAAC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FB99D3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represents the resulting force, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denotes mass, a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the first acceleration component, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>is a constant coefficient, and b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>represents the first displacement parameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A492D56" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245D157C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algorithms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220DF656" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...105 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3930FA31" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="0CB0153E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algorithms should be presented in a clear and structured manner, with consecutive numbering (e.g., Algorithm 1, Algorithm 2) and a concise, descriptive title. The preferred format is pseudocode, written in a language-independent style using standard control structures (e.g., if, for, while). Each algorithm should clearly specify its input and output, as well as the main procedural steps, including any necessary initialization. The layout should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>well-organized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and easy to follow, with consistent formatting and alignment. All algorithms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>must be properly cited in the main text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., “as shown in Algorithm 1”), and their descriptions should be sufficiently detailed to ensure reproducibility of the proposed method.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in-text citations, when referring to an Algorithm in the main text </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algorithm 2 takes synchronized telemetry </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>…”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>), the corresponding hyperlink should be provided.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="26FAFABA" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
-[...56 lines deleted...]
-    <w:p w14:paraId="5B9F25AC" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="5A2B9063" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037526C2" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="544F0DE4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="宋体"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(must have)</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-Text Citations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405C89D6" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...14 lines deleted...]
-    <w:p w14:paraId="3920BAC6" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="77D4BB31" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All references cited in the manuscript must be listed in the References section and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentioned </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>in order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>in the text. In-text citations should be indicated using numbers in square brackets, such as “[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]” or “[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Th</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]”. When multiple references are cited together, the citation numbers should be separated by commas or presented as a range when appropriate (e.g., “[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]”). References must be cited sequentially throughout the manuscript according to their first occurrence. Author–date citation formats </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>is study does not contain any studies with human or animal subjects performed by any of the authors.</w:t>
+        <w:t xml:space="preserve">like </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“Desa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>et al. (20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>are not permitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. The correct way to provide a direct citation is: Desa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>et al. [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>] suggest that the use of precision livestock technology can help control greenhouse gas emissions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Authors should instead cite the corresponding reference number in brackets, for example: “Previous studies have demonstrated this effect [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>].”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AA0437" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="371E3F10" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107073FF" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E6610D2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:before="0"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Conflict</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> of Interest</w:t>
+        <w:t>Acknowledgment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="451EB216" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...14 lines deleted...]
-    <w:p w14:paraId="45A2D587" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CA0111E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="12E6663A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...131 lines deleted...]
-    <w:p w14:paraId="3BD8A616" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33BD9B05" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>(Or)</w:t>
+        <w:t>The Acknowledgement section should be used to recognize individuals, institutions, or organizations that contributed to the research but do not meet the criteria for authorship. This may include technical assistance, administrative support, language editing, or other forms of contribution that facilitated the completion of the study. Authors should ensure that all individuals acknowledged have agreed to be named in this section. Financial support should not be described here if it has already been disclosed in the Funding Support section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01686FCA" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="0BF0D09B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>If the cited material has a formally published version or an openly accessible online source (such as a DOI, conference proceedings webpage, or an institutional repository), it must be included in the References section with a complete bibliographic citation. If the material has no publicly available publication or online link, it should not be listed in the reference list; instead, the relevant information may be described briefly in the Acknowledgement section.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E954B09" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="307F9038" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CC79E1" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Funding Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476C75CB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EFCA69" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors should clearly disclose all sources of financial support for the research described in the manuscript. This section should include the full name of the funding agency, the grant number where applicable, and the recipient of the funding if relevant. If multiple funding sources supported the work, they should be listed in a single sentence and separated clearly. Authors should ensure that the information provided in this section is consistent with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>funding information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitted during the manuscript submission process. If the research did not receive any specific grant from funding agencies in the public, commercial, or not-for-profit sectors, authors may state: “This research received no external funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5834D391" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7DA54F11" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ethical Statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(necessary part, choose a template based on the specific context, or feel free to create your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>own )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="49D746DF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C6B10D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>This study does not contain any studies with human subjects performed by any of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8329F8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EDFEA9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ethical approval was waived or not required in accordance with national regulations. The study was conducted in line with internationally accepted ethical standards, including the Declaration of Helsinki and relevant animal research guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524F8511" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB0B7C3" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Data sharing is not applicable to this article as no new data were created or analyzed in this study.</w:t>
+        <w:t>The study involving human participants was reviewed by the [Full Name of Ethics Committee] of [Affiliated Institution] and was granted an exemption from full ethical review, exemption number XXX, on [Approval Date]. All procedures were conducted in accordance with relevant ethical guidelines and regulations. Where applicable, informed consent was obtained from all human participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C6A04" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="4986A4D5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E55EC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Conflict</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Interest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(necessary part, choose a template based on the specific context, or feel free to create your own)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE310B5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E04BEA7" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The authors declare that they have no conflicts of interest to this work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2712F0C6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2C0750" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CABA92F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>(Or)</w:t>
+        <w:t xml:space="preserve">Due to a potential conflict of interest between the [Editor-in-Chief/Editorial Board Member] and one of the authors, the [Editor-in-Chief/Editorial Board Member] </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>had no involvement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the peer review or editorial decision-making for this manuscript.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462160C7" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
-[...40 lines deleted...]
-    <w:p w14:paraId="238AC1E3" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="00862DF8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(Please state any other undisclosed conflicts of interest, including, but not limited to, employment, consultancies, stock ownership, paid expert testimony, and patent applications or registrations.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D3CEA13" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="369E37EB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED40E62" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Availability Statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Choose a template based on the specific context, or feel free to create your own)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5838AD00" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1151CC51" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data sharing is not applicable to this article as no new data were created or analyzed in this study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1807CF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F05582" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data that support the findings of this study are openly available in [repository name </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>figshare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] at [URL]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0D36BD" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF9DAAF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available from the corresponding author upon reasonable request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3247463D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735E63C1" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to confidentiality agreements, the raw data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not publicly available but can be obtained from the corresponding author on reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0725DBE7" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5271D8E6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author Contribution Statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(necessary part)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749AE14B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C1F01B" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conceptualization, Methodology, Validation, Investigation, Resources, Data curation, Writing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original draft, Writing – review &amp; editing, Visualization, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervision, Project administration. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author B:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Software, Validation, Formal analysis, Resources, Data curation, Writing – original draft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visualization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F25315F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E3E333" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EC8EC1" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+    <w:p w14:paraId="219005A1" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422D5044" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D34ACC2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
+        <w:ind w:firstLineChars="200" w:firstLine="360"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All references cited in the manuscript must appear in the reference list, and the reference list must include only those sources that are cited in the text. Citations and references in supplementary files are permitted if they also appear in the reference list.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References should be arranged in the order in which they are first cited in the manuscript. All references must follow the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>APA citation style</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, and authors are responsible for ensuring the accuracy and completeness of bibliographic information, including author names, article titles, journal titles, publication year, volume, issue, page numbers, and DOI where available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>If a non-English source is cited, the original title should be provided first, followed by the English translation in square brackets. See references [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>] for examples</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D45BF4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D8726F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dmitriev, V., de Oliveira, R. M. S., Paiva, R. R., &amp; Rodrigues, N. R. N. M. (2023). Multifunctional THz graphene antenna with 360° continuous </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>, 50(2), 179–211.</w:t>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ϕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-steering and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>θ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-control of beam. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sensors, 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(15), 6900–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6920</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/s23156900</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use a dash </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“–”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to indicate page ranges, avoid using a hyphen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“-”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6D057C" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BAB0183" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agarwal, V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Taware</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Yadav, S. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gangodkar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., Rao, A., &amp; Srivastav, V. K. (2022). Customer—churn prediction using machine learning. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2022 2nd International Conference on Technological Advancements in Computational Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 893</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">899. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1109/ICTACS56270.2022.9988187</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A65DBBA" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Zhou, Z.-H. (2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensemble methods: Foundations and algorithms.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USA: CRC Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:rFonts w:eastAsia="宋体"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1201/b12207</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AB3FF2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patidar, S., Kumar, N., &amp; Jindal, R. (2024). IoT data stream handling, analysis, communication and security issues: A systematic survey. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wireless Personal Communications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advance online publication. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s11277-024-11177-1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C0E46E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oh, E. S. (2022). The global digital content landscape. In A. Taubman &amp; J. Watal (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Trade in knowledge: Intellectual property, trade and development in a transformed global economy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">351). Cambridge University Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1017/9781108780919.013</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57082EAB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, H., Zhuo, F., Zhou, J., Liu, Y., Zhang, J., Dong, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Fu, Y. (2023). Advances in graphene-based flexible and wearable strain sensors. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Chemical Engineering Journal, 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 142576.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.cej.2023.142576</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FF346BC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upender, P. (2024). Graphene-infused multi-port circularly polarized dielectric resonator antenna with polarization switching. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Optical and Quantum Electronics, 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(5), 876.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ED9AB9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teutsch, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sappa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. D., &amp; Hammoud, R. I. (2022). Detection, classification, and tracking. In M. Teutsch, A. D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sappa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; R. I. Hammoud (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer vision </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in the infrared spectrum: Challenges and approaches </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(pp. 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58). Springer International Publishing. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/978-3-031-01826-8_4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505591EF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upender, P. (2024). Graphene-infused multi-port circularly polarized dielectric resonator antenna with polarization switching. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Optical and Quantum Electronics, 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(5), 876.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC58C9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hwang, H. J., Kim, S.-Y., Lee, S. K., &amp; Lee, B. H. (2023). Reconfigurable single-layer graphene radio frequency antenna device capable of changing resonant frequency.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nanomaterials, 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(7), 1203.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/nano13071203</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2377047E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Hassani, O., &amp; Saadi, A. (2023). Towards a full design of a super-wide band slotted antenna array using graphene material for future 6G applications. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Results in Optics, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 100427.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.rio.2023.100427</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F417C9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Al‐</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>amri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Murugesan, R. K., Almutairi, M., Munir, K., Alkawsi, G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Baashar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. (2022). A clustering algorithm for evolving data streams using temporal spatial hyper </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cube</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Applied Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 6523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/app12136523</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A4154D5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lexman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. R., &amp; Baral, R. (2024). Digital twins in MOOCs: Exploring ways to enhance interactivity. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Development and Learning in Organizations: An International Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(4), 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1108/DLO-04-2023-0091</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17604EEA" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nayak, A. A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dharmanna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2021). A comprehensive survey on content analysis and its challenges. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Evolutionary Computing and Mobile Sustainable Networks: Proceedings of ICECMSN 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 761</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">771. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/978-981-15-5258-8_70</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C0312F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akarsu, O. (2024). Girişimcilerin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nedenini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>asılını</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nlamak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>StoryBox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>üzerinden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>çözümleme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Understanding the why and how of entrepreneurs: An analysis via </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>StoryBox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sosyal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mucit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academic Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(1), 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.54733/smar.1404649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Turkish article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2BD189" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cui, C., Du, M., Xiao, Y., Lai, A., Li, H., Wang, Z., ..., &amp; Kang, Z. (2021). Qiáng </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>duìliú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tiānqì</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zīliào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tónghuà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>línjìn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>yùbào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jìshù</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>yánjiū</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Study on the technique of data assimilation and nowcasting of severe convective weather]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Meteorological Monthly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(08), 901–918. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="affff0"/>
+            <w:rFonts w:eastAsia="宋体"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://dx.doi.org/10.7519/j.issn.1000-0526.2021.08.001</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Chinese article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7812391A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanaka, H. (1990). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>imoderingu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sono</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ōyō</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[Fuzzy modeling and its applications]. Japan: Asakura Publishing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Japanese book)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E258D75" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walther, G. (2005). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Recycling von Elektro- und Elektronik-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Altgeräten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Strategische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Planung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Stoffstrom-Netzwerken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kleine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mittelständische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Unternehmen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Recycling of waste electrical and electronic equipment: Strategic planning of material flow networks for small and medium-sized enterprises]. Germany: Deutscher </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Universitäts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-Verlag.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(German book)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B0BAD0" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobral Pereira, L. P., &amp; da Silva Maia, M. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>abordagens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisioterapêuticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tratamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>artrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reumatóide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Uma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bibliográfica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Main </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physical therapy approaches in the treatment of rheumatoid arthritis: A literature review]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Research, Society and Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12), e439101220846. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.33448/rsd-v10i12.20846</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Portuguese article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FB9A66" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prasetyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. B., &amp; Laksana, T. G. (2022). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Optimasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>algoritma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K-Nearest Neighbors </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>teknik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cross validation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>streamlit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>studi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Penyakit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diabetes) [Optimization of K-Nearest Neighbors algorithm with cross validation techniques for diabetes prediction with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>streamlit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Journal of Applied Informatics and Computing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 194–204. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.30871/jaic.v6i2.4182</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Indonesian article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F16EB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zhang, K., Shao, T., Sun, Y., Xu, X., Zhang, X., Zhou, X., ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Huang, S. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>). Interpretable research of fuzzy methods: A literature survey. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Information Fusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">103524. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.inffus.2025.103524</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48FF035F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tian, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alattas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, K., El-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sousy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Alanazi, A., Mohammadzadeh, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tavoosi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, J., ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skruch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. (2022). A new short term electrical load </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>forecasting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by type-2 fuzzy neural networks. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Energies, 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9), 3034. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/en15093034</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A3130B8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hegazi, M. O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Almaslukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, B., &amp; Siddig, K. (2023). A fuzzy model for reasoning and predicting student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s academic performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Applied Sciences, 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8), 5140. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/app13085140</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C27018C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Masud, N., Chowdhury, P., Al Bassam, A., Sourav, M. T. I., &amp; Sobhan, A. (2025). A machine learning and IoT-driven framework for real-time disaster management. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>Azrour</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>Hossain</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; A. K. M. M. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>Haque</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Addressing environmental challenges with AI, robotics, and augmented reality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> (pp. 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">288). IGI Global Scientific Publishing. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.4018/979-8-3373-1892-9.ch010</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F7337B2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ikotun, A. M., Ezugwu, A. E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Abualigah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Abuhaija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, B., &amp; Heming, J. (2023). K-means clustering algorithms: A comprehensive review, variants analysis, and advances in the era of big data. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Information Sciences, 622</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">210. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.ins.2022.11.139</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="522C675A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hassan, A. A., &amp; Hassan, T. M. (2022). Real-time big data analytics for data stream challenges: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n overview. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European Journal of Information Technologies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 1–6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.24018/compute.2022.2.4.62</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C85D0AC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wang, J., Wu, Y., Huang, X., Zhang, C., &amp; Nie, F. (2024). Projected fuzzy c-means clustering algorithm with instance penalty. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Expert Systems with Applications, 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 124563. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.eswa.2024.124563</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04A31C52" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bouakkaz, H., Bouakkaz, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Kerrache</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Dhelim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, S. (2025). Enhanced classification of medicinal plants using deep learning and optimized CNN architectures. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Heliyon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), e42385. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="等线"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.heliyon.2025.e42385</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0082345C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vani, E. S., Gururaj, H. M., &amp; Rai, B. K. (2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>HCVINet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A multimodal deep learning approach for medicinal plant classification using visual and semantic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">features. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SN Computer Science, 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5), 551. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="等线"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s42979-025-04099-7</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E1F543D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+        <w:rPr>
+          <w:rStyle w:val="affff0"/>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Liu, Z., &amp; He, X. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Dynamic submodular-based learning strategy in imbalanced drifting streams for real-time safety assessment in nonstationary environments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IEEE Transactions on Neural Networks and Learning Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), 3038–3051. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="800080"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1109/TNNLS.2023.3294788</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32EF5F16" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hangingChars="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tejas, A., Reddy, K. C., Battu, S. K., &amp; Devi, V. V. R. (2025). AI-based Ayurvedic leaf analysis and recommendations. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings of International Conference on Computer Science and Communication Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>1018–1033.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="afffe"/>
+            <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.2991/978-94-6463-858-5_85</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="241F9371" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
-[...587 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009048EF">
+    <w:sectPr w:rsidR="00D93516">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC842A4" w14:textId="77777777" w:rsidR="00A10BBF" w:rsidRDefault="00A10BBF">
+    <w:p w14:paraId="5DBB13BB" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="212D7B58" w14:textId="77777777" w:rsidR="00A10BBF" w:rsidRDefault="00A10BBF">
+    <w:p w14:paraId="6E95CE1D" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6862,698 +10847,964 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DMAIH O+ Adv T T 140f 2bdb">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOTd43c2f13">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="DengXian"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F09E27A" w14:textId="77777777" w:rsidR="008B03C3" w:rsidRDefault="008B03C3">
+  <w:p w14:paraId="37685992" w14:textId="77777777" w:rsidR="00E95113" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00BA674A" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+  <w:p w14:paraId="141E964D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B06C07B" wp14:editId="3D12F245">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B7E40FB" wp14:editId="458FB201">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34ADA1D9" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="3C1DA8EC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="aff4"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2B06C07B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4B7E40FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="文本框 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:92.8pt;margin-top:0;width:2in;height:2in;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8fyqUPQIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN+P0zAMfkfif4jyzroNcZqmdaex0xDS&#10;xJ3YIZ6zNFkr0jhKvLXjr8dJfwwdvBziJXVj+7P92c7qvq0NuygfKrA5n02mnCkroajsKeffnnfv&#10;FpwFFLYQBqzK+VUFfr9++2bVuKWaQwmmUJ4RiA3LxuW8RHTLLAuyVLUIE3DKklKDrwXSrz9lhRcN&#10;odcmm0+nd1kDvnAepAqBbh86JV8nfK2VxEetg0Jmck65YTp9Oo/xzNYrsTx54cpK9mmIf8iiFpWl&#10;oCPUg0DBzr76A6qupIcAGicS6gy0rqRKNVA1s+mLag6lcCrVQuQEN9IU/h+s/HI5uCfPsP0ILTUw&#10;EtK4sAx0Getpta/jlzJlpCcKryNtqkUmo9NivlhMSSVJN/wQTnZzdz7gJwU1i0LOPfUl0SUu+4Cd&#10;6WASo1nYVcak3hjLmpzfvf8wTQ6jhsCNpRi3ZJOEV6MigrFflWZVkXKOF2mi1NZ4dhE0C0JKZTGV&#10;m5DIOlppCvsax94+uqo0ba9xHj1SZLA4OteVBZ/qfZF28WNIWXf2AwNd3ZECbI9t38QjFFfqrYdu&#10;7IOTu4r434uAT8LTnFPPaHfxkQ5tgHiGXuKsBP/zb/fRnsaPtJw1tDc5t7TYnJnPlsYyrtgg+EE4&#10;DoI911sg8mf0JjiZRHLwaAZRe6i/00JvYgxSCSspUs5xELfY7S49CFJtNsmIFskJ3NuDkxE6Ndtt&#10;zkgzlEYrktIx0ZNFq5SGs1/7uKu//yer2+O0/gUAAP//AwBQSwMEFAAGAAgAAAAhAHGq0bnXAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe+T9h8iI3HbUgZCVWk6sYlyRGLlwDFrTFtI&#10;nCrJuvLvMQgJLpafnvX8vXI7OysmDHHwpOBqnYFAar0ZqFPw0tSrHERMmoy2nlDBJ0bYVstFqQvj&#10;z/SM0yF1gkMoFlpBn9JYSBnbHp2Oaz8isffmg9OJZeikCfrM4c7KTZbdSqcH4g+9HnHfY/txODkF&#10;+7ppwoQx2Fd8rK/fn3Y3+DArdXkx39+BSDinv2P4xmd0qJjp6E9korAKuEj6mext8pzl8XeRVSn/&#10;01dfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPx/KpQ9AgAA5AQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHGq0bnXAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="34ADA1D9" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="3C1DA8EC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="aff4"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1547723411"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03EFFE4C" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+  <w:p w14:paraId="5A3CD419" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="28FB6178" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+  <w:p w14:paraId="6AA1AF34" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4ED70F19" w14:textId="23B2D54C" w:rsidR="009048EF" w:rsidRDefault="00000000">
+  <w:p w14:paraId="57CB3BD9" w14:textId="0340DC17" w:rsidR="00D93516" w:rsidRDefault="00000000">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AE514C4" wp14:editId="615A528E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AC9B84" wp14:editId="5CD6F7E9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="文本框 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="611E09FE" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="47214AD4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="aff4"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1AE514C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="34AC9B84" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="文本框 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:92.8pt;margin-top:0;width:2in;height:2in;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk7KH5PwIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+2GOE3TutPYaQhp&#10;4k4MxHOWJmtFGkeJt3b8epx07U4HL4d4Sd3Y/mx/trO87xrDzsqHGmzBp5OcM2UllLU9Fvz7t+27&#10;OWcBhS2FAasKflGB36/evlm2bqFmUIEplWcEYsOidQWvEN0iy4KsVCPCBJyypNTgG4H0649Z6UVL&#10;6I3JZnl+l7XgS+dBqhDo9qFX8lXC11pJfNQ6KGSm4JQbptOn8xDPbLUUi6MXrqrlNQ3xD1k0orYU&#10;dIR6ECjYydd/QDW19BBA40RCk4HWtVSpBqpmmr+oZl8Jp1ItRE5wI03h/8HKL+e9e/IMu4/QUQMj&#10;Ia0Li0CXsZ5O+yZ+KVNGeqLwMtKmOmQyOs1n83lOKkm64Ydwspu78wE/KWhYFAruqS+JLnHeBexN&#10;B5MYzcK2Nib1xljWFvzu/Yc8OYwaAjeWYtySTRJejIoIxn5VmtVlyjlepIlSG+PZWdAsCCmVxVRu&#10;QiLraKUp7Gscr/bRVaVpe43z6JEig8XRuakt+FTvi7TLn0PKurcfGOjrjhRgd+io8Ge9PEB5oRZ7&#10;6Kc/OLmtqQ07EfBJeBp3ah2tMD7SoQ0Q3XCVOKvA//rbfbSnKSQtZy2tT8Et7Tdn5rOl6YybNgh+&#10;EA6DYE/NBqgHU3oanEwiOXg0g6g9ND9or9cxBqmElRSp4DiIG+xXmN4FqdbrZET75ATu7N7JCJ16&#10;7tYnpFFKExa56Zm4ckYblWb0uv1xZZ//J6vbG7X6DQAA//8DAFBLAwQUAAYACAAAACEAcarRudcA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF75P2HyIjcdtSBkJVaTqxiXJEYuXAMWtM&#10;W0icKsm68u8xCAkulp+e9fy9cjs7KyYMcfCk4GqdgUBqvRmoU/DS1KscREyajLaeUMEnRthWy0Wp&#10;C+PP9IzTIXWCQygWWkGf0lhIGdsenY5rPyKx9+aD04ll6KQJ+szhzspNlt1KpwfiD70ecd9j+3E4&#10;OQX7umnChDHYV3ysr9+fdjf4MCt1eTHf34FIOKe/Y/jGZ3SomOnoT2SisAq4SPqZ7G3ynOXxd5FV&#10;Kf/TV18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZOyh+T8CAADrBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcarRudcAAAAFAQAADwAAAAAA&#10;AAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="611E09FE" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="47214AD4" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="aff4"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t>© The Author(s) 202</w:t>
+      <w:t xml:space="preserve">© The Author(s) </w:t>
     </w:r>
-    <w:r w:rsidR="00AF3893">
+    <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t xml:space="preserve">. Published by </w:t>
-[...19 lines deleted...]
-      <w:t>. This is an open access article under the CC BY License (</w:t>
+      <w:t>. Published by BON VIEW PUBLISHING. This is an open access article under the CC BY License (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>https://creativecommons.org/</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B6B13C1" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2AC3EB7E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>licenses/by/4.0/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>).</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1990898028"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="45E190DB" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="009048EF">
+  <w:p w14:paraId="392E1DAF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="573EF2FF" w14:textId="77777777" w:rsidR="00A10BBF" w:rsidRDefault="00A10BBF">
+    <w:p w14:paraId="276C6B86" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="192A6019" w14:textId="77777777" w:rsidR="00A10BBF" w:rsidRDefault="00A10BBF">
+    <w:p w14:paraId="2C764568" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AFBD7B1" w14:textId="77777777" w:rsidR="008B03C3" w:rsidRDefault="008B03C3">
+  <w:p w14:paraId="016B00BF" w14:textId="77777777" w:rsidR="00E95113" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41FCEE5D" w14:textId="5FF5F401" w:rsidR="009048EF" w:rsidRDefault="008B03C3">
+  <w:p w14:paraId="5A1201D7" w14:textId="57F9F5FE" w:rsidR="00D93516" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008B03C3">
+    <w:r w:rsidRPr="00E95113">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal of Computational Law and Legal </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="008B03C3">
+    <w:r w:rsidRPr="00E95113">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>Technology</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">XX </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Iss</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">XX </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>yyyy</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
-  <w:p w14:paraId="1F51495E" w14:textId="77777777" w:rsidR="009048EF" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7FDD8545" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>______________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D1C01C9" w14:textId="77777777" w:rsidR="008B03C3" w:rsidRDefault="008B03C3">
+  <w:p w14:paraId="0FD897B6" w14:textId="77777777" w:rsidR="00E95113" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="9085D83B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9085D83B"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="AF05648A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF05648A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="1"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="21798E"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="CDC82E34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDC82E34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FD4EB627"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD4EB627"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="2"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="21798E"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E2370C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06E2370C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
@@ -7623,78 +11874,125 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CA544A"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B546441"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52CA544A"/>
+    <w:tmpl w:val="1B546441"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A7E5D13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A7E5D13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F53F77D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F53F77D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5437872B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5437872B"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55FF61CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55FF61CD"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7763,157 +12061,293 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6CD32DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="970935520">
-    <w:abstractNumId w:val="2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BD9922"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73BD9922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1715302053">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1531990948">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="903956307">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1817405889">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="185293327">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2124032426">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1166436232">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="303432380">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="164054399">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1247298811">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1679431546">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="624584273">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2082217274">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="531847167">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1268081397">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMTBmMjA1ZWIzYWQyOTVjNDU2OGJjMDdmYjM3MzNkZDEifQ=="/>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiNGQ3MTVjMGU1YmFiN2ZkNjc0NDJlMGVkMDJiNDEwY2EifQ=="/>
     <w:docVar w:name="Context_Styler" w:val="2020-07-14 17:07:45"/>
     <w:docVar w:name="Generate_and_Validate" w:val="2020-07-15 14:21:04"/>
-    <w:docVar w:name="KSO_WPS_MARK_KEY" w:val="3ad923f0-4551-42c7-9e24-3e84f114d261"/>
     <w:docVar w:name="Style_Palette" w:val="2020-07-04 22:56:55"/>
     <w:docVar w:name="Verify_Styles" w:val="2020-07-04 23:02:03"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="78522E19"/>
     <w:rsid w:val="00002D19"/>
     <w:rsid w:val="000039B4"/>
     <w:rsid w:val="00003AE4"/>
     <w:rsid w:val="000048D0"/>
     <w:rsid w:val="0000535A"/>
     <w:rsid w:val="00006D58"/>
     <w:rsid w:val="0001131D"/>
     <w:rsid w:val="000122DA"/>
     <w:rsid w:val="000129C3"/>
     <w:rsid w:val="00012BE2"/>
     <w:rsid w:val="00013DE0"/>
     <w:rsid w:val="00016F07"/>
     <w:rsid w:val="00020C6C"/>
     <w:rsid w:val="00023AAD"/>
     <w:rsid w:val="00025D59"/>
     <w:rsid w:val="00025DD4"/>
     <w:rsid w:val="00025F06"/>
     <w:rsid w:val="00026D76"/>
     <w:rsid w:val="00027FE3"/>
     <w:rsid w:val="0003096F"/>
@@ -7930,50 +12364,51 @@
     <w:rsid w:val="00042D7A"/>
     <w:rsid w:val="000432EF"/>
     <w:rsid w:val="00044F7F"/>
     <w:rsid w:val="000469E1"/>
     <w:rsid w:val="00046E97"/>
     <w:rsid w:val="00047CFE"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="00052642"/>
     <w:rsid w:val="00052D9B"/>
     <w:rsid w:val="000538EA"/>
     <w:rsid w:val="00053929"/>
     <w:rsid w:val="00053EA3"/>
     <w:rsid w:val="0005542B"/>
     <w:rsid w:val="00060EEE"/>
     <w:rsid w:val="0006297E"/>
     <w:rsid w:val="00063F65"/>
     <w:rsid w:val="00064337"/>
     <w:rsid w:val="000648E5"/>
     <w:rsid w:val="00064F44"/>
     <w:rsid w:val="00067972"/>
     <w:rsid w:val="0007132B"/>
     <w:rsid w:val="000727C5"/>
     <w:rsid w:val="00072FE4"/>
     <w:rsid w:val="000739B9"/>
     <w:rsid w:val="0007405F"/>
+    <w:rsid w:val="000749E3"/>
     <w:rsid w:val="0007739D"/>
     <w:rsid w:val="0007797D"/>
     <w:rsid w:val="00077F10"/>
     <w:rsid w:val="00082606"/>
     <w:rsid w:val="0008361C"/>
     <w:rsid w:val="000844DE"/>
     <w:rsid w:val="0008568B"/>
     <w:rsid w:val="000858EE"/>
     <w:rsid w:val="00085DFE"/>
     <w:rsid w:val="00085ED0"/>
     <w:rsid w:val="0008793E"/>
     <w:rsid w:val="0009133E"/>
     <w:rsid w:val="000926CB"/>
     <w:rsid w:val="000931F1"/>
     <w:rsid w:val="00095432"/>
     <w:rsid w:val="00095C08"/>
     <w:rsid w:val="00097FAB"/>
     <w:rsid w:val="000A14ED"/>
     <w:rsid w:val="000A3920"/>
     <w:rsid w:val="000A3AAC"/>
     <w:rsid w:val="000A4E75"/>
     <w:rsid w:val="000A7A14"/>
     <w:rsid w:val="000B00C2"/>
     <w:rsid w:val="000B0239"/>
     <w:rsid w:val="000B03D5"/>
@@ -8615,50 +13050,51 @@
     <w:rsid w:val="0058351E"/>
     <w:rsid w:val="0058423F"/>
     <w:rsid w:val="005845BF"/>
     <w:rsid w:val="005870A8"/>
     <w:rsid w:val="005872F1"/>
     <w:rsid w:val="00591C19"/>
     <w:rsid w:val="00592842"/>
     <w:rsid w:val="00592C80"/>
     <w:rsid w:val="00592D35"/>
     <w:rsid w:val="00593E84"/>
     <w:rsid w:val="0059434D"/>
     <w:rsid w:val="0059647C"/>
     <w:rsid w:val="00597198"/>
     <w:rsid w:val="005A0016"/>
     <w:rsid w:val="005A09A5"/>
     <w:rsid w:val="005A5507"/>
     <w:rsid w:val="005A564B"/>
     <w:rsid w:val="005A6487"/>
     <w:rsid w:val="005A66DF"/>
     <w:rsid w:val="005A73EE"/>
     <w:rsid w:val="005B13BB"/>
     <w:rsid w:val="005B4D60"/>
     <w:rsid w:val="005B5CF6"/>
     <w:rsid w:val="005B63E0"/>
     <w:rsid w:val="005B7561"/>
+    <w:rsid w:val="005C10E4"/>
     <w:rsid w:val="005C1B28"/>
     <w:rsid w:val="005C2A72"/>
     <w:rsid w:val="005C3005"/>
     <w:rsid w:val="005C54D8"/>
     <w:rsid w:val="005C79D6"/>
     <w:rsid w:val="005D0200"/>
     <w:rsid w:val="005D02BE"/>
     <w:rsid w:val="005D4CE8"/>
     <w:rsid w:val="005E0107"/>
     <w:rsid w:val="005E09B3"/>
     <w:rsid w:val="005E0D66"/>
     <w:rsid w:val="005E2B25"/>
     <w:rsid w:val="005E5FBC"/>
     <w:rsid w:val="005E67D7"/>
     <w:rsid w:val="005F05EC"/>
     <w:rsid w:val="005F138D"/>
     <w:rsid w:val="005F5D77"/>
     <w:rsid w:val="005F62D6"/>
     <w:rsid w:val="005F633A"/>
     <w:rsid w:val="005F7F73"/>
     <w:rsid w:val="00607A4F"/>
     <w:rsid w:val="00610E78"/>
     <w:rsid w:val="00611286"/>
     <w:rsid w:val="00611948"/>
     <w:rsid w:val="006137AD"/>
@@ -8717,50 +13153,51 @@
     <w:rsid w:val="00667A1D"/>
     <w:rsid w:val="00670A88"/>
     <w:rsid w:val="006723A5"/>
     <w:rsid w:val="006735A0"/>
     <w:rsid w:val="00673692"/>
     <w:rsid w:val="00674B01"/>
     <w:rsid w:val="00675E30"/>
     <w:rsid w:val="006762BB"/>
     <w:rsid w:val="00680282"/>
     <w:rsid w:val="006808C0"/>
     <w:rsid w:val="006832C1"/>
     <w:rsid w:val="00684A60"/>
     <w:rsid w:val="006853E5"/>
     <w:rsid w:val="006878F5"/>
     <w:rsid w:val="0069003F"/>
     <w:rsid w:val="006900A2"/>
     <w:rsid w:val="00690698"/>
     <w:rsid w:val="006908C2"/>
     <w:rsid w:val="0069123E"/>
     <w:rsid w:val="0069168D"/>
     <w:rsid w:val="00692118"/>
     <w:rsid w:val="00692B32"/>
     <w:rsid w:val="00692E99"/>
     <w:rsid w:val="00694451"/>
     <w:rsid w:val="006973DD"/>
+    <w:rsid w:val="0069744B"/>
     <w:rsid w:val="00697746"/>
     <w:rsid w:val="006A0FE8"/>
     <w:rsid w:val="006A308E"/>
     <w:rsid w:val="006A4486"/>
     <w:rsid w:val="006A4D95"/>
     <w:rsid w:val="006A5405"/>
     <w:rsid w:val="006A5407"/>
     <w:rsid w:val="006B2077"/>
     <w:rsid w:val="006B2E0A"/>
     <w:rsid w:val="006B3BCA"/>
     <w:rsid w:val="006B4BBD"/>
     <w:rsid w:val="006B58FA"/>
     <w:rsid w:val="006B647F"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C0E7C"/>
     <w:rsid w:val="006C194F"/>
     <w:rsid w:val="006C200B"/>
     <w:rsid w:val="006C3295"/>
     <w:rsid w:val="006C3959"/>
     <w:rsid w:val="006C3BE5"/>
     <w:rsid w:val="006C66DB"/>
     <w:rsid w:val="006C74B8"/>
     <w:rsid w:val="006D14C2"/>
     <w:rsid w:val="006D1CEB"/>
     <w:rsid w:val="006D36EF"/>
@@ -8803,50 +13240,51 @@
     <w:rsid w:val="007321D5"/>
     <w:rsid w:val="0073385B"/>
     <w:rsid w:val="0073437B"/>
     <w:rsid w:val="00734A30"/>
     <w:rsid w:val="00734B2F"/>
     <w:rsid w:val="007358CA"/>
     <w:rsid w:val="0073594F"/>
     <w:rsid w:val="007400B5"/>
     <w:rsid w:val="00740C28"/>
     <w:rsid w:val="00740CAD"/>
     <w:rsid w:val="0074122A"/>
     <w:rsid w:val="007413AE"/>
     <w:rsid w:val="0074207D"/>
     <w:rsid w:val="00743EB2"/>
     <w:rsid w:val="0074503B"/>
     <w:rsid w:val="00745EFA"/>
     <w:rsid w:val="00747CD4"/>
     <w:rsid w:val="00750465"/>
     <w:rsid w:val="0075062F"/>
     <w:rsid w:val="00751BC9"/>
     <w:rsid w:val="00753880"/>
     <w:rsid w:val="00754C2F"/>
     <w:rsid w:val="0075578D"/>
     <w:rsid w:val="0075580B"/>
     <w:rsid w:val="007562AB"/>
+    <w:rsid w:val="00757B9E"/>
     <w:rsid w:val="0076102B"/>
     <w:rsid w:val="00761488"/>
     <w:rsid w:val="00761B18"/>
     <w:rsid w:val="00761C01"/>
     <w:rsid w:val="00762AFD"/>
     <w:rsid w:val="00764070"/>
     <w:rsid w:val="00765555"/>
     <w:rsid w:val="00765F00"/>
     <w:rsid w:val="00767541"/>
     <w:rsid w:val="00771DF7"/>
     <w:rsid w:val="007728B8"/>
     <w:rsid w:val="00773165"/>
     <w:rsid w:val="00774B32"/>
     <w:rsid w:val="007757EB"/>
     <w:rsid w:val="00776248"/>
     <w:rsid w:val="00776EF3"/>
     <w:rsid w:val="00777315"/>
     <w:rsid w:val="00777CDE"/>
     <w:rsid w:val="00780523"/>
     <w:rsid w:val="00781840"/>
     <w:rsid w:val="00781D09"/>
     <w:rsid w:val="007842CD"/>
     <w:rsid w:val="0078447C"/>
     <w:rsid w:val="00784A07"/>
     <w:rsid w:val="00786D7C"/>
@@ -8876,51 +13314,50 @@
     <w:rsid w:val="007B2282"/>
     <w:rsid w:val="007B6126"/>
     <w:rsid w:val="007B67D0"/>
     <w:rsid w:val="007B6AF7"/>
     <w:rsid w:val="007B7402"/>
     <w:rsid w:val="007B7DCB"/>
     <w:rsid w:val="007C1018"/>
     <w:rsid w:val="007C157D"/>
     <w:rsid w:val="007C23C0"/>
     <w:rsid w:val="007C2D4E"/>
     <w:rsid w:val="007C2F69"/>
     <w:rsid w:val="007C494B"/>
     <w:rsid w:val="007C5E63"/>
     <w:rsid w:val="007C6310"/>
     <w:rsid w:val="007C6597"/>
     <w:rsid w:val="007C6A4F"/>
     <w:rsid w:val="007D1B07"/>
     <w:rsid w:val="007D1CE1"/>
     <w:rsid w:val="007D40A1"/>
     <w:rsid w:val="007D5BA6"/>
     <w:rsid w:val="007D7994"/>
     <w:rsid w:val="007D7D12"/>
     <w:rsid w:val="007E23B7"/>
     <w:rsid w:val="007E3988"/>
     <w:rsid w:val="007E4587"/>
-    <w:rsid w:val="007E4FC2"/>
     <w:rsid w:val="007E5925"/>
     <w:rsid w:val="007E5E74"/>
     <w:rsid w:val="007E728A"/>
     <w:rsid w:val="007E7AB8"/>
     <w:rsid w:val="007F1E29"/>
     <w:rsid w:val="007F3104"/>
     <w:rsid w:val="007F36F2"/>
     <w:rsid w:val="007F600E"/>
     <w:rsid w:val="007F6727"/>
     <w:rsid w:val="007F6AE4"/>
     <w:rsid w:val="007F6D64"/>
     <w:rsid w:val="007F7E11"/>
     <w:rsid w:val="00801670"/>
     <w:rsid w:val="00804565"/>
     <w:rsid w:val="008052F3"/>
     <w:rsid w:val="00805A75"/>
     <w:rsid w:val="0080703C"/>
     <w:rsid w:val="008078AB"/>
     <w:rsid w:val="00807FD9"/>
     <w:rsid w:val="008100FD"/>
     <w:rsid w:val="008109FF"/>
     <w:rsid w:val="00812F59"/>
     <w:rsid w:val="0081323C"/>
     <w:rsid w:val="008144A1"/>
     <w:rsid w:val="008146C3"/>
@@ -8937,135 +13374,132 @@
     <w:rsid w:val="00834C63"/>
     <w:rsid w:val="00835931"/>
     <w:rsid w:val="00835FC9"/>
     <w:rsid w:val="00836F52"/>
     <w:rsid w:val="008374AD"/>
     <w:rsid w:val="00840CF6"/>
     <w:rsid w:val="00842A63"/>
     <w:rsid w:val="008437B3"/>
     <w:rsid w:val="00843FDF"/>
     <w:rsid w:val="008442D4"/>
     <w:rsid w:val="00845227"/>
     <w:rsid w:val="008458E2"/>
     <w:rsid w:val="00846707"/>
     <w:rsid w:val="00847D2C"/>
     <w:rsid w:val="00850D8B"/>
     <w:rsid w:val="008511B9"/>
     <w:rsid w:val="00852499"/>
     <w:rsid w:val="0085400C"/>
     <w:rsid w:val="0085427A"/>
     <w:rsid w:val="00855801"/>
     <w:rsid w:val="00855AFE"/>
     <w:rsid w:val="00856232"/>
     <w:rsid w:val="0085679A"/>
     <w:rsid w:val="0086046C"/>
     <w:rsid w:val="00860F12"/>
-    <w:rsid w:val="00862DA5"/>
     <w:rsid w:val="00863A41"/>
     <w:rsid w:val="008658E1"/>
     <w:rsid w:val="008667BD"/>
     <w:rsid w:val="008673F3"/>
     <w:rsid w:val="00870CE2"/>
     <w:rsid w:val="00871BB1"/>
     <w:rsid w:val="00872613"/>
     <w:rsid w:val="00874BF6"/>
     <w:rsid w:val="0087568F"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="0088174B"/>
     <w:rsid w:val="00881CF9"/>
     <w:rsid w:val="008837A7"/>
     <w:rsid w:val="0088416B"/>
     <w:rsid w:val="0088525A"/>
     <w:rsid w:val="00885604"/>
     <w:rsid w:val="008878D4"/>
     <w:rsid w:val="00890644"/>
     <w:rsid w:val="0089078C"/>
     <w:rsid w:val="008914F6"/>
     <w:rsid w:val="00891715"/>
     <w:rsid w:val="00891EB3"/>
     <w:rsid w:val="00892E05"/>
     <w:rsid w:val="0089398E"/>
     <w:rsid w:val="00893CD4"/>
     <w:rsid w:val="0089421C"/>
     <w:rsid w:val="008A07ED"/>
     <w:rsid w:val="008A0F90"/>
     <w:rsid w:val="008A0FBC"/>
     <w:rsid w:val="008A2E14"/>
     <w:rsid w:val="008A3C8B"/>
     <w:rsid w:val="008A3F95"/>
     <w:rsid w:val="008A462E"/>
     <w:rsid w:val="008A484F"/>
     <w:rsid w:val="008A773F"/>
     <w:rsid w:val="008A7848"/>
     <w:rsid w:val="008A7A95"/>
-    <w:rsid w:val="008B03C3"/>
     <w:rsid w:val="008B08EA"/>
     <w:rsid w:val="008B0A63"/>
     <w:rsid w:val="008B326D"/>
     <w:rsid w:val="008B32D3"/>
     <w:rsid w:val="008B350E"/>
     <w:rsid w:val="008B386A"/>
     <w:rsid w:val="008B39A9"/>
     <w:rsid w:val="008B4298"/>
     <w:rsid w:val="008B42B7"/>
     <w:rsid w:val="008B6541"/>
     <w:rsid w:val="008B749E"/>
     <w:rsid w:val="008B74F2"/>
     <w:rsid w:val="008C0064"/>
     <w:rsid w:val="008C028B"/>
     <w:rsid w:val="008C0857"/>
     <w:rsid w:val="008C1392"/>
     <w:rsid w:val="008C23E3"/>
     <w:rsid w:val="008C2F05"/>
     <w:rsid w:val="008C3860"/>
     <w:rsid w:val="008C4100"/>
     <w:rsid w:val="008C42C7"/>
     <w:rsid w:val="008C4C1A"/>
     <w:rsid w:val="008C53B1"/>
     <w:rsid w:val="008C5B09"/>
     <w:rsid w:val="008C671C"/>
     <w:rsid w:val="008C72F7"/>
     <w:rsid w:val="008D0598"/>
     <w:rsid w:val="008D233A"/>
     <w:rsid w:val="008D3100"/>
     <w:rsid w:val="008D698E"/>
     <w:rsid w:val="008E02B5"/>
     <w:rsid w:val="008E35B7"/>
     <w:rsid w:val="008E4F67"/>
     <w:rsid w:val="008E56FE"/>
     <w:rsid w:val="008E5DA7"/>
     <w:rsid w:val="008E6478"/>
     <w:rsid w:val="008E658C"/>
     <w:rsid w:val="008E6FF0"/>
     <w:rsid w:val="008E71A9"/>
     <w:rsid w:val="008F05D5"/>
     <w:rsid w:val="008F08CA"/>
     <w:rsid w:val="008F1441"/>
     <w:rsid w:val="008F48C8"/>
     <w:rsid w:val="008F61FC"/>
     <w:rsid w:val="008F6C08"/>
-    <w:rsid w:val="009048EF"/>
     <w:rsid w:val="009066F7"/>
     <w:rsid w:val="00910AFD"/>
     <w:rsid w:val="00910EEB"/>
     <w:rsid w:val="00912BCB"/>
     <w:rsid w:val="009131F7"/>
     <w:rsid w:val="00917D2E"/>
     <w:rsid w:val="00920043"/>
     <w:rsid w:val="0092078D"/>
     <w:rsid w:val="00921788"/>
     <w:rsid w:val="009218BA"/>
     <w:rsid w:val="00923FF4"/>
     <w:rsid w:val="00925A77"/>
     <w:rsid w:val="00925B29"/>
     <w:rsid w:val="00926BA7"/>
     <w:rsid w:val="00927B72"/>
     <w:rsid w:val="00927CCE"/>
     <w:rsid w:val="009322F5"/>
     <w:rsid w:val="0093324A"/>
     <w:rsid w:val="00934211"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009426DA"/>
     <w:rsid w:val="009427D3"/>
     <w:rsid w:val="009447DC"/>
     <w:rsid w:val="00946C9C"/>
@@ -9134,51 +13568,50 @@
     <w:rsid w:val="009E126D"/>
     <w:rsid w:val="009E1CE2"/>
     <w:rsid w:val="009E3322"/>
     <w:rsid w:val="009E34E3"/>
     <w:rsid w:val="009E55C6"/>
     <w:rsid w:val="009E5E41"/>
     <w:rsid w:val="009E7A9E"/>
     <w:rsid w:val="009E7AE1"/>
     <w:rsid w:val="009F1050"/>
     <w:rsid w:val="009F1888"/>
     <w:rsid w:val="009F1D02"/>
     <w:rsid w:val="009F2ECC"/>
     <w:rsid w:val="009F31B4"/>
     <w:rsid w:val="009F37AC"/>
     <w:rsid w:val="009F549A"/>
     <w:rsid w:val="00A003A8"/>
     <w:rsid w:val="00A00F3C"/>
     <w:rsid w:val="00A03034"/>
     <w:rsid w:val="00A04495"/>
     <w:rsid w:val="00A053A2"/>
     <w:rsid w:val="00A06BBC"/>
     <w:rsid w:val="00A06EDA"/>
     <w:rsid w:val="00A070B3"/>
     <w:rsid w:val="00A10349"/>
     <w:rsid w:val="00A1040B"/>
-    <w:rsid w:val="00A10BBF"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A111B8"/>
     <w:rsid w:val="00A11A2B"/>
     <w:rsid w:val="00A11DCF"/>
     <w:rsid w:val="00A12779"/>
     <w:rsid w:val="00A131F6"/>
     <w:rsid w:val="00A16626"/>
     <w:rsid w:val="00A17689"/>
     <w:rsid w:val="00A17D1F"/>
     <w:rsid w:val="00A203A0"/>
     <w:rsid w:val="00A227BB"/>
     <w:rsid w:val="00A22C2E"/>
     <w:rsid w:val="00A22D31"/>
     <w:rsid w:val="00A22F21"/>
     <w:rsid w:val="00A24078"/>
     <w:rsid w:val="00A26304"/>
     <w:rsid w:val="00A2632F"/>
     <w:rsid w:val="00A276BC"/>
     <w:rsid w:val="00A30669"/>
     <w:rsid w:val="00A3075B"/>
     <w:rsid w:val="00A30B26"/>
     <w:rsid w:val="00A31A6C"/>
     <w:rsid w:val="00A32E49"/>
     <w:rsid w:val="00A34834"/>
     <w:rsid w:val="00A35A57"/>
@@ -9251,51 +13684,50 @@
     <w:rsid w:val="00AC37FB"/>
     <w:rsid w:val="00AC4DB3"/>
     <w:rsid w:val="00AC4E5C"/>
     <w:rsid w:val="00AC6666"/>
     <w:rsid w:val="00AD0659"/>
     <w:rsid w:val="00AD0A1F"/>
     <w:rsid w:val="00AD2240"/>
     <w:rsid w:val="00AD330A"/>
     <w:rsid w:val="00AD4073"/>
     <w:rsid w:val="00AD4639"/>
     <w:rsid w:val="00AD60FE"/>
     <w:rsid w:val="00AD72E6"/>
     <w:rsid w:val="00AD774C"/>
     <w:rsid w:val="00AE15B7"/>
     <w:rsid w:val="00AE2F20"/>
     <w:rsid w:val="00AE60D9"/>
     <w:rsid w:val="00AE63C1"/>
     <w:rsid w:val="00AE6D7F"/>
     <w:rsid w:val="00AF04EC"/>
     <w:rsid w:val="00AF137A"/>
     <w:rsid w:val="00AF137D"/>
     <w:rsid w:val="00AF15CF"/>
     <w:rsid w:val="00AF247C"/>
     <w:rsid w:val="00AF2DAF"/>
     <w:rsid w:val="00AF31E9"/>
-    <w:rsid w:val="00AF3893"/>
     <w:rsid w:val="00AF5751"/>
     <w:rsid w:val="00AF5AFB"/>
     <w:rsid w:val="00AF7A71"/>
     <w:rsid w:val="00AF7BAD"/>
     <w:rsid w:val="00AF7C57"/>
     <w:rsid w:val="00B00115"/>
     <w:rsid w:val="00B01090"/>
     <w:rsid w:val="00B0165B"/>
     <w:rsid w:val="00B01874"/>
     <w:rsid w:val="00B03B83"/>
     <w:rsid w:val="00B03FD4"/>
     <w:rsid w:val="00B052CD"/>
     <w:rsid w:val="00B114B3"/>
     <w:rsid w:val="00B159E5"/>
     <w:rsid w:val="00B1697C"/>
     <w:rsid w:val="00B17C91"/>
     <w:rsid w:val="00B209A5"/>
     <w:rsid w:val="00B20C60"/>
     <w:rsid w:val="00B20CE8"/>
     <w:rsid w:val="00B21AE1"/>
     <w:rsid w:val="00B231EE"/>
     <w:rsid w:val="00B23B38"/>
     <w:rsid w:val="00B2445E"/>
     <w:rsid w:val="00B258C3"/>
     <w:rsid w:val="00B262E5"/>
@@ -9518,119 +13950,121 @@
     <w:rsid w:val="00CE5577"/>
     <w:rsid w:val="00CE6131"/>
     <w:rsid w:val="00CE73A7"/>
     <w:rsid w:val="00CE75C9"/>
     <w:rsid w:val="00CF07D1"/>
     <w:rsid w:val="00CF255C"/>
     <w:rsid w:val="00CF3348"/>
     <w:rsid w:val="00CF43F5"/>
     <w:rsid w:val="00CF43F7"/>
     <w:rsid w:val="00CF58B1"/>
     <w:rsid w:val="00CF7710"/>
     <w:rsid w:val="00D00367"/>
     <w:rsid w:val="00D026B2"/>
     <w:rsid w:val="00D03505"/>
     <w:rsid w:val="00D03914"/>
     <w:rsid w:val="00D04445"/>
     <w:rsid w:val="00D04F12"/>
     <w:rsid w:val="00D05DF1"/>
     <w:rsid w:val="00D05FEA"/>
     <w:rsid w:val="00D063A8"/>
     <w:rsid w:val="00D07559"/>
     <w:rsid w:val="00D12320"/>
     <w:rsid w:val="00D13533"/>
     <w:rsid w:val="00D140E6"/>
     <w:rsid w:val="00D146DC"/>
-    <w:rsid w:val="00D14DBA"/>
     <w:rsid w:val="00D20D60"/>
     <w:rsid w:val="00D219D9"/>
     <w:rsid w:val="00D22FA7"/>
     <w:rsid w:val="00D23339"/>
     <w:rsid w:val="00D23436"/>
     <w:rsid w:val="00D24FEA"/>
     <w:rsid w:val="00D268ED"/>
     <w:rsid w:val="00D2758C"/>
     <w:rsid w:val="00D312C6"/>
     <w:rsid w:val="00D31BA4"/>
     <w:rsid w:val="00D32B29"/>
     <w:rsid w:val="00D33D81"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34B44"/>
     <w:rsid w:val="00D35281"/>
     <w:rsid w:val="00D35487"/>
     <w:rsid w:val="00D36034"/>
     <w:rsid w:val="00D37015"/>
     <w:rsid w:val="00D403EA"/>
     <w:rsid w:val="00D40999"/>
     <w:rsid w:val="00D40D20"/>
     <w:rsid w:val="00D41712"/>
     <w:rsid w:val="00D422A5"/>
     <w:rsid w:val="00D433BC"/>
     <w:rsid w:val="00D4530F"/>
     <w:rsid w:val="00D53678"/>
     <w:rsid w:val="00D55899"/>
     <w:rsid w:val="00D55E43"/>
     <w:rsid w:val="00D57B80"/>
     <w:rsid w:val="00D6034B"/>
     <w:rsid w:val="00D605F2"/>
     <w:rsid w:val="00D610D3"/>
     <w:rsid w:val="00D61970"/>
     <w:rsid w:val="00D62F59"/>
+    <w:rsid w:val="00D66929"/>
     <w:rsid w:val="00D67076"/>
     <w:rsid w:val="00D7602F"/>
     <w:rsid w:val="00D76425"/>
     <w:rsid w:val="00D77143"/>
     <w:rsid w:val="00D80A2E"/>
     <w:rsid w:val="00D8110F"/>
     <w:rsid w:val="00D813D5"/>
     <w:rsid w:val="00D81BE6"/>
     <w:rsid w:val="00D82A84"/>
     <w:rsid w:val="00D835E2"/>
     <w:rsid w:val="00D84B61"/>
     <w:rsid w:val="00D84D49"/>
     <w:rsid w:val="00D854F5"/>
     <w:rsid w:val="00D858D2"/>
     <w:rsid w:val="00D877B1"/>
     <w:rsid w:val="00D91C2A"/>
     <w:rsid w:val="00D92990"/>
     <w:rsid w:val="00D93144"/>
     <w:rsid w:val="00D93246"/>
+    <w:rsid w:val="00D93516"/>
     <w:rsid w:val="00D93FDD"/>
     <w:rsid w:val="00D951C7"/>
     <w:rsid w:val="00D95400"/>
     <w:rsid w:val="00D956CC"/>
     <w:rsid w:val="00D95C60"/>
     <w:rsid w:val="00D96A7B"/>
     <w:rsid w:val="00D973BF"/>
     <w:rsid w:val="00DA1F7C"/>
     <w:rsid w:val="00DA33E1"/>
     <w:rsid w:val="00DA4F6A"/>
     <w:rsid w:val="00DA5631"/>
     <w:rsid w:val="00DA59BB"/>
     <w:rsid w:val="00DB0739"/>
     <w:rsid w:val="00DB07B9"/>
     <w:rsid w:val="00DB07D3"/>
+    <w:rsid w:val="00DB20F7"/>
     <w:rsid w:val="00DB2D56"/>
     <w:rsid w:val="00DB373C"/>
     <w:rsid w:val="00DB4719"/>
     <w:rsid w:val="00DB4C22"/>
     <w:rsid w:val="00DB4F20"/>
     <w:rsid w:val="00DB53CC"/>
     <w:rsid w:val="00DB5949"/>
     <w:rsid w:val="00DB63AA"/>
     <w:rsid w:val="00DB6519"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DB7769"/>
     <w:rsid w:val="00DB7D22"/>
     <w:rsid w:val="00DC0371"/>
     <w:rsid w:val="00DC2ED4"/>
     <w:rsid w:val="00DC3848"/>
     <w:rsid w:val="00DC4110"/>
     <w:rsid w:val="00DC4722"/>
     <w:rsid w:val="00DC4895"/>
     <w:rsid w:val="00DC48CD"/>
     <w:rsid w:val="00DD021A"/>
     <w:rsid w:val="00DD0C5F"/>
     <w:rsid w:val="00DD1689"/>
     <w:rsid w:val="00DD1817"/>
     <w:rsid w:val="00DD1902"/>
     <w:rsid w:val="00DD306C"/>
@@ -9687,80 +14121,79 @@
     <w:rsid w:val="00E55DEB"/>
     <w:rsid w:val="00E562CB"/>
     <w:rsid w:val="00E57AD0"/>
     <w:rsid w:val="00E57BE2"/>
     <w:rsid w:val="00E61DEE"/>
     <w:rsid w:val="00E62CEE"/>
     <w:rsid w:val="00E6324C"/>
     <w:rsid w:val="00E638B6"/>
     <w:rsid w:val="00E6589B"/>
     <w:rsid w:val="00E66C6D"/>
     <w:rsid w:val="00E6712F"/>
     <w:rsid w:val="00E6774D"/>
     <w:rsid w:val="00E746CF"/>
     <w:rsid w:val="00E7490F"/>
     <w:rsid w:val="00E754AC"/>
     <w:rsid w:val="00E75CE9"/>
     <w:rsid w:val="00E8138F"/>
     <w:rsid w:val="00E82610"/>
     <w:rsid w:val="00E82A44"/>
     <w:rsid w:val="00E858B3"/>
     <w:rsid w:val="00E8643B"/>
     <w:rsid w:val="00E87971"/>
     <w:rsid w:val="00E87B6C"/>
     <w:rsid w:val="00E906D1"/>
     <w:rsid w:val="00E9121D"/>
-    <w:rsid w:val="00E9244C"/>
     <w:rsid w:val="00E92593"/>
     <w:rsid w:val="00E92665"/>
     <w:rsid w:val="00E92FD0"/>
+    <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E95F0A"/>
     <w:rsid w:val="00E960A9"/>
     <w:rsid w:val="00E96870"/>
     <w:rsid w:val="00E96D27"/>
     <w:rsid w:val="00EA04AC"/>
     <w:rsid w:val="00EA1A8E"/>
     <w:rsid w:val="00EA1CD4"/>
     <w:rsid w:val="00EA38B3"/>
     <w:rsid w:val="00EA56EE"/>
     <w:rsid w:val="00EA64D1"/>
     <w:rsid w:val="00EA6A72"/>
     <w:rsid w:val="00EB02EE"/>
     <w:rsid w:val="00EB06F4"/>
     <w:rsid w:val="00EB1549"/>
     <w:rsid w:val="00EC058A"/>
     <w:rsid w:val="00EC38BC"/>
     <w:rsid w:val="00EC3930"/>
     <w:rsid w:val="00EC40FA"/>
     <w:rsid w:val="00EC4814"/>
     <w:rsid w:val="00EC52F2"/>
     <w:rsid w:val="00EC64C2"/>
     <w:rsid w:val="00ED1630"/>
     <w:rsid w:val="00ED234C"/>
     <w:rsid w:val="00ED48FB"/>
     <w:rsid w:val="00ED5A65"/>
-    <w:rsid w:val="00ED5CEE"/>
     <w:rsid w:val="00ED7B5E"/>
     <w:rsid w:val="00ED7CE8"/>
     <w:rsid w:val="00EE0525"/>
     <w:rsid w:val="00EE1C78"/>
     <w:rsid w:val="00EE254D"/>
     <w:rsid w:val="00EE2858"/>
     <w:rsid w:val="00EE2DEF"/>
     <w:rsid w:val="00EE2F23"/>
     <w:rsid w:val="00EE3654"/>
     <w:rsid w:val="00EE4038"/>
     <w:rsid w:val="00EE5AF5"/>
     <w:rsid w:val="00EE6055"/>
     <w:rsid w:val="00EE6D86"/>
     <w:rsid w:val="00EE7211"/>
     <w:rsid w:val="00EF3088"/>
     <w:rsid w:val="00EF32C0"/>
     <w:rsid w:val="00EF449C"/>
     <w:rsid w:val="00EF49E5"/>
     <w:rsid w:val="00EF4B86"/>
     <w:rsid w:val="00EF743B"/>
     <w:rsid w:val="00EF7C32"/>
     <w:rsid w:val="00F00B67"/>
     <w:rsid w:val="00F011F3"/>
     <w:rsid w:val="00F016E9"/>
     <w:rsid w:val="00F01F12"/>
@@ -9778,51 +14211,50 @@
     <w:rsid w:val="00F1784D"/>
     <w:rsid w:val="00F17B80"/>
     <w:rsid w:val="00F204A2"/>
     <w:rsid w:val="00F210AD"/>
     <w:rsid w:val="00F243F3"/>
     <w:rsid w:val="00F2602C"/>
     <w:rsid w:val="00F2688D"/>
     <w:rsid w:val="00F26CA4"/>
     <w:rsid w:val="00F34C9C"/>
     <w:rsid w:val="00F35045"/>
     <w:rsid w:val="00F35CE3"/>
     <w:rsid w:val="00F36EC6"/>
     <w:rsid w:val="00F4002F"/>
     <w:rsid w:val="00F40C12"/>
     <w:rsid w:val="00F415E1"/>
     <w:rsid w:val="00F41F91"/>
     <w:rsid w:val="00F45054"/>
     <w:rsid w:val="00F47256"/>
     <w:rsid w:val="00F5158A"/>
     <w:rsid w:val="00F522F3"/>
     <w:rsid w:val="00F533FF"/>
     <w:rsid w:val="00F546DD"/>
     <w:rsid w:val="00F60A38"/>
     <w:rsid w:val="00F62430"/>
     <w:rsid w:val="00F62E7F"/>
-    <w:rsid w:val="00F636E0"/>
     <w:rsid w:val="00F66666"/>
     <w:rsid w:val="00F715FA"/>
     <w:rsid w:val="00F72062"/>
     <w:rsid w:val="00F73411"/>
     <w:rsid w:val="00F7384C"/>
     <w:rsid w:val="00F738B1"/>
     <w:rsid w:val="00F73F42"/>
     <w:rsid w:val="00F74CE0"/>
     <w:rsid w:val="00F762C3"/>
     <w:rsid w:val="00F770F3"/>
     <w:rsid w:val="00F77277"/>
     <w:rsid w:val="00F811E4"/>
     <w:rsid w:val="00F81275"/>
     <w:rsid w:val="00F812BE"/>
     <w:rsid w:val="00F812F5"/>
     <w:rsid w:val="00F85FF8"/>
     <w:rsid w:val="00F8603B"/>
     <w:rsid w:val="00F87753"/>
     <w:rsid w:val="00F87E21"/>
     <w:rsid w:val="00F91DAB"/>
     <w:rsid w:val="00F9206C"/>
     <w:rsid w:val="00F927B3"/>
     <w:rsid w:val="00F955C6"/>
     <w:rsid w:val="00F959C2"/>
     <w:rsid w:val="00F9734A"/>
@@ -9847,191 +14279,830 @@
     <w:rsid w:val="00FC0BBC"/>
     <w:rsid w:val="00FC16E7"/>
     <w:rsid w:val="00FC18D3"/>
     <w:rsid w:val="00FC3954"/>
     <w:rsid w:val="00FC3CC7"/>
     <w:rsid w:val="00FC4250"/>
     <w:rsid w:val="00FC4ECC"/>
     <w:rsid w:val="00FC534F"/>
     <w:rsid w:val="00FC5B79"/>
     <w:rsid w:val="00FC61BA"/>
     <w:rsid w:val="00FD0027"/>
     <w:rsid w:val="00FD1186"/>
     <w:rsid w:val="00FD1208"/>
     <w:rsid w:val="00FD1B6D"/>
     <w:rsid w:val="00FD214D"/>
     <w:rsid w:val="00FD2E2F"/>
     <w:rsid w:val="00FD3A02"/>
     <w:rsid w:val="00FD4633"/>
     <w:rsid w:val="00FD5300"/>
     <w:rsid w:val="00FD6D45"/>
     <w:rsid w:val="00FE13F1"/>
     <w:rsid w:val="00FE3731"/>
     <w:rsid w:val="00FE4056"/>
     <w:rsid w:val="00FE5BC3"/>
     <w:rsid w:val="00FE64DE"/>
+    <w:rsid w:val="0187402D"/>
+    <w:rsid w:val="01E943A0"/>
     <w:rsid w:val="021A270B"/>
+    <w:rsid w:val="0224187C"/>
+    <w:rsid w:val="02A97FD3"/>
+    <w:rsid w:val="02E4100B"/>
+    <w:rsid w:val="02E76958"/>
+    <w:rsid w:val="031A67DB"/>
+    <w:rsid w:val="03343D40"/>
     <w:rsid w:val="034759E4"/>
+    <w:rsid w:val="03547F3F"/>
     <w:rsid w:val="03766DF0"/>
+    <w:rsid w:val="037B196F"/>
+    <w:rsid w:val="03A03184"/>
+    <w:rsid w:val="03AA5DB1"/>
+    <w:rsid w:val="03EB0DED"/>
+    <w:rsid w:val="03EC0177"/>
+    <w:rsid w:val="040E6340"/>
+    <w:rsid w:val="042711AF"/>
+    <w:rsid w:val="044704D0"/>
+    <w:rsid w:val="044B7594"/>
+    <w:rsid w:val="048B3E34"/>
+    <w:rsid w:val="049D5915"/>
+    <w:rsid w:val="055E6E53"/>
+    <w:rsid w:val="05BB24F7"/>
     <w:rsid w:val="05D9297D"/>
+    <w:rsid w:val="05EA2DDC"/>
+    <w:rsid w:val="060317A8"/>
     <w:rsid w:val="0628472F"/>
+    <w:rsid w:val="064F2C3F"/>
+    <w:rsid w:val="06A00E6B"/>
+    <w:rsid w:val="073A744C"/>
+    <w:rsid w:val="07837045"/>
+    <w:rsid w:val="07AF7E3A"/>
+    <w:rsid w:val="07C42416"/>
+    <w:rsid w:val="082425D6"/>
+    <w:rsid w:val="0828199A"/>
+    <w:rsid w:val="084367D4"/>
+    <w:rsid w:val="08C23B9D"/>
+    <w:rsid w:val="09151F1E"/>
+    <w:rsid w:val="09216B15"/>
+    <w:rsid w:val="097C01EF"/>
+    <w:rsid w:val="097F55EA"/>
+    <w:rsid w:val="09B74D83"/>
+    <w:rsid w:val="09BA2AC6"/>
+    <w:rsid w:val="09F064E7"/>
+    <w:rsid w:val="0A0C3321"/>
     <w:rsid w:val="0A0E26B4"/>
+    <w:rsid w:val="0A1C108A"/>
+    <w:rsid w:val="0A544CC8"/>
+    <w:rsid w:val="0A621193"/>
+    <w:rsid w:val="0A652A31"/>
+    <w:rsid w:val="0A851326"/>
+    <w:rsid w:val="0A981059"/>
     <w:rsid w:val="0A9926DB"/>
     <w:rsid w:val="0A996656"/>
+    <w:rsid w:val="0ADF4592"/>
+    <w:rsid w:val="0AE75B3C"/>
+    <w:rsid w:val="0B1B1342"/>
+    <w:rsid w:val="0B304DED"/>
+    <w:rsid w:val="0B867103"/>
     <w:rsid w:val="0B8D0492"/>
     <w:rsid w:val="0B9F51F8"/>
+    <w:rsid w:val="0BC96FF0"/>
+    <w:rsid w:val="0BE81B6C"/>
     <w:rsid w:val="0C112E71"/>
+    <w:rsid w:val="0C6531BD"/>
+    <w:rsid w:val="0CA27F6D"/>
+    <w:rsid w:val="0CC2416B"/>
+    <w:rsid w:val="0CD079BC"/>
+    <w:rsid w:val="0CEA36C2"/>
+    <w:rsid w:val="0D1150F2"/>
     <w:rsid w:val="0D336E17"/>
+    <w:rsid w:val="0D38267F"/>
+    <w:rsid w:val="0EB45D35"/>
+    <w:rsid w:val="0EC95C85"/>
+    <w:rsid w:val="0EEE7499"/>
+    <w:rsid w:val="0F01318E"/>
+    <w:rsid w:val="0F1669F0"/>
+    <w:rsid w:val="0F386966"/>
     <w:rsid w:val="0F587009"/>
+    <w:rsid w:val="0F7A4F83"/>
+    <w:rsid w:val="0FCE72CB"/>
+    <w:rsid w:val="0FDA1211"/>
+    <w:rsid w:val="0FFE195E"/>
+    <w:rsid w:val="10621BF3"/>
+    <w:rsid w:val="10872B54"/>
+    <w:rsid w:val="10C55FD8"/>
+    <w:rsid w:val="11036B00"/>
+    <w:rsid w:val="112E1DCF"/>
+    <w:rsid w:val="114710E3"/>
+    <w:rsid w:val="11D566EF"/>
+    <w:rsid w:val="11F254F3"/>
+    <w:rsid w:val="12443874"/>
+    <w:rsid w:val="129C720C"/>
     <w:rsid w:val="12C75CE2"/>
+    <w:rsid w:val="14074B59"/>
+    <w:rsid w:val="14E07884"/>
+    <w:rsid w:val="14E37374"/>
+    <w:rsid w:val="14FB46BE"/>
+    <w:rsid w:val="151E215B"/>
+    <w:rsid w:val="15475B55"/>
+    <w:rsid w:val="15542020"/>
+    <w:rsid w:val="15A24B3A"/>
+    <w:rsid w:val="15D8055B"/>
+    <w:rsid w:val="15DA15E8"/>
+    <w:rsid w:val="15EA64E1"/>
+    <w:rsid w:val="15F1786F"/>
+    <w:rsid w:val="16290DB7"/>
+    <w:rsid w:val="1638724C"/>
+    <w:rsid w:val="164D719B"/>
+    <w:rsid w:val="16881F81"/>
+    <w:rsid w:val="16BCEEF1"/>
+    <w:rsid w:val="16F92E7F"/>
+    <w:rsid w:val="171C4DC0"/>
+    <w:rsid w:val="17683B61"/>
+    <w:rsid w:val="17695829"/>
+    <w:rsid w:val="17C93012"/>
+    <w:rsid w:val="17CE60BA"/>
+    <w:rsid w:val="17E4768B"/>
+    <w:rsid w:val="183121A5"/>
+    <w:rsid w:val="183A5435"/>
     <w:rsid w:val="188C399C"/>
+    <w:rsid w:val="189204DC"/>
+    <w:rsid w:val="18ED431E"/>
+    <w:rsid w:val="192B51DC"/>
     <w:rsid w:val="192D0BBE"/>
+    <w:rsid w:val="194B373A"/>
+    <w:rsid w:val="19502AFF"/>
+    <w:rsid w:val="196B7938"/>
+    <w:rsid w:val="19792055"/>
+    <w:rsid w:val="19924EC5"/>
+    <w:rsid w:val="199450E1"/>
+    <w:rsid w:val="1A7B1DFD"/>
+    <w:rsid w:val="1A8213DE"/>
+    <w:rsid w:val="1A976C37"/>
+    <w:rsid w:val="1ADD03C2"/>
+    <w:rsid w:val="1AF220BF"/>
+    <w:rsid w:val="1AFC1190"/>
+    <w:rsid w:val="1B1F09DB"/>
     <w:rsid w:val="1B2A61E4"/>
+    <w:rsid w:val="1B334486"/>
+    <w:rsid w:val="1B3E5305"/>
+    <w:rsid w:val="1B770817"/>
+    <w:rsid w:val="1B8B42C2"/>
+    <w:rsid w:val="1BC81072"/>
+    <w:rsid w:val="1C512E16"/>
+    <w:rsid w:val="1CEB6DC6"/>
+    <w:rsid w:val="1CF540E9"/>
+    <w:rsid w:val="1D0B7468"/>
+    <w:rsid w:val="1D2422D8"/>
+    <w:rsid w:val="1D434E54"/>
+    <w:rsid w:val="1D632E00"/>
+    <w:rsid w:val="1DA82F09"/>
+    <w:rsid w:val="1E4744D0"/>
     <w:rsid w:val="1E775CA0"/>
+    <w:rsid w:val="1EBD29E4"/>
+    <w:rsid w:val="1ECB5101"/>
+    <w:rsid w:val="1ED3045A"/>
+    <w:rsid w:val="1EE95587"/>
+    <w:rsid w:val="1F422EEA"/>
+    <w:rsid w:val="1F7F5EEC"/>
+    <w:rsid w:val="1F8B2AE2"/>
+    <w:rsid w:val="1F8B4890"/>
+    <w:rsid w:val="1F9000F9"/>
     <w:rsid w:val="1FA140B4"/>
+    <w:rsid w:val="1FCB1131"/>
+    <w:rsid w:val="20315438"/>
+    <w:rsid w:val="20344F28"/>
+    <w:rsid w:val="20E029BA"/>
+    <w:rsid w:val="21221225"/>
+    <w:rsid w:val="22356D36"/>
+    <w:rsid w:val="224C01F8"/>
+    <w:rsid w:val="22513B6F"/>
+    <w:rsid w:val="22765384"/>
+    <w:rsid w:val="22EC5646"/>
+    <w:rsid w:val="230A01C2"/>
+    <w:rsid w:val="231177A3"/>
+    <w:rsid w:val="23867849"/>
+    <w:rsid w:val="23921869"/>
+    <w:rsid w:val="23AE6D9F"/>
+    <w:rsid w:val="2418246B"/>
+    <w:rsid w:val="2426102C"/>
+    <w:rsid w:val="24556FC1"/>
+    <w:rsid w:val="24564B5D"/>
+    <w:rsid w:val="2460453E"/>
+    <w:rsid w:val="249661B1"/>
+    <w:rsid w:val="24C148B0"/>
+    <w:rsid w:val="24C15397"/>
+    <w:rsid w:val="24CA5E5B"/>
+    <w:rsid w:val="251B66B7"/>
+    <w:rsid w:val="25D02FFD"/>
+    <w:rsid w:val="268C0D2F"/>
+    <w:rsid w:val="26955FF5"/>
+    <w:rsid w:val="26973678"/>
     <w:rsid w:val="26EA4592"/>
     <w:rsid w:val="272F40C7"/>
+    <w:rsid w:val="278247CB"/>
+    <w:rsid w:val="27E2526A"/>
+    <w:rsid w:val="28335AC5"/>
+    <w:rsid w:val="28551EE0"/>
+    <w:rsid w:val="28F22C3A"/>
+    <w:rsid w:val="293E0BC6"/>
+    <w:rsid w:val="294361DC"/>
     <w:rsid w:val="29565868"/>
+    <w:rsid w:val="297168A5"/>
+    <w:rsid w:val="298962E5"/>
+    <w:rsid w:val="29934A6D"/>
+    <w:rsid w:val="29BD5F8E"/>
+    <w:rsid w:val="29BF3AB4"/>
+    <w:rsid w:val="29FD45DD"/>
+    <w:rsid w:val="2A005E7B"/>
+    <w:rsid w:val="2A13795C"/>
+    <w:rsid w:val="2A2953D2"/>
+    <w:rsid w:val="2A36189D"/>
+    <w:rsid w:val="2A5D6D30"/>
+    <w:rsid w:val="2A5F7045"/>
+    <w:rsid w:val="2A6D1762"/>
+    <w:rsid w:val="2AA809EC"/>
+    <w:rsid w:val="2B5446D0"/>
+    <w:rsid w:val="2BA016C4"/>
     <w:rsid w:val="2BA70B16"/>
+    <w:rsid w:val="2BC058C2"/>
+    <w:rsid w:val="2BE9306B"/>
     <w:rsid w:val="2C2E4F21"/>
+    <w:rsid w:val="2C627897"/>
     <w:rsid w:val="2C6D2698"/>
+    <w:rsid w:val="2C88401B"/>
+    <w:rsid w:val="2C970D19"/>
+    <w:rsid w:val="2CCD473A"/>
+    <w:rsid w:val="2CFA3055"/>
+    <w:rsid w:val="2D287BC3"/>
+    <w:rsid w:val="2D8D7A26"/>
+    <w:rsid w:val="2DAC5DFC"/>
+    <w:rsid w:val="2DCC49F2"/>
+    <w:rsid w:val="2DFB7085"/>
+    <w:rsid w:val="2E1F0FC6"/>
+    <w:rsid w:val="2E3F6F72"/>
+    <w:rsid w:val="2EC27BA3"/>
+    <w:rsid w:val="2EF35FAE"/>
+    <w:rsid w:val="2F1A178D"/>
+    <w:rsid w:val="2F7E3ACA"/>
+    <w:rsid w:val="2F8337D6"/>
+    <w:rsid w:val="2FAF1ED5"/>
+    <w:rsid w:val="30134B5A"/>
+    <w:rsid w:val="307355F9"/>
+    <w:rsid w:val="30851429"/>
+    <w:rsid w:val="308819B0"/>
+    <w:rsid w:val="30DD0CC4"/>
+    <w:rsid w:val="3102072B"/>
+    <w:rsid w:val="31102E48"/>
+    <w:rsid w:val="31216E03"/>
+    <w:rsid w:val="316B4522"/>
+    <w:rsid w:val="31EC7411"/>
+    <w:rsid w:val="32470AEB"/>
+    <w:rsid w:val="32B83797"/>
+    <w:rsid w:val="32C75788"/>
+    <w:rsid w:val="3307027A"/>
+    <w:rsid w:val="33253E72"/>
+    <w:rsid w:val="33B026C0"/>
+    <w:rsid w:val="33D4015C"/>
+    <w:rsid w:val="341E7629"/>
+    <w:rsid w:val="34224B16"/>
+    <w:rsid w:val="34D348B8"/>
+    <w:rsid w:val="34E940DB"/>
+    <w:rsid w:val="34EC597A"/>
     <w:rsid w:val="34F90CBC"/>
+    <w:rsid w:val="34FC2127"/>
+    <w:rsid w:val="353335A8"/>
+    <w:rsid w:val="35417A73"/>
+    <w:rsid w:val="356D0868"/>
+    <w:rsid w:val="358D5E0F"/>
+    <w:rsid w:val="35904557"/>
+    <w:rsid w:val="359202CF"/>
+    <w:rsid w:val="35926521"/>
+    <w:rsid w:val="3598340C"/>
+    <w:rsid w:val="359E6C74"/>
+    <w:rsid w:val="35B75F88"/>
+    <w:rsid w:val="35BC70FA"/>
+    <w:rsid w:val="35EB79DF"/>
+    <w:rsid w:val="35F33821"/>
+    <w:rsid w:val="36525CB0"/>
+    <w:rsid w:val="365C268B"/>
     <w:rsid w:val="3687595A"/>
+    <w:rsid w:val="36B64491"/>
+    <w:rsid w:val="36CE17DB"/>
+    <w:rsid w:val="36FF7BE6"/>
     <w:rsid w:val="370A0339"/>
+    <w:rsid w:val="378974B0"/>
+    <w:rsid w:val="37CF580A"/>
+    <w:rsid w:val="37D56B99"/>
+    <w:rsid w:val="38207E14"/>
+    <w:rsid w:val="382C4A0B"/>
+    <w:rsid w:val="385C2E16"/>
+    <w:rsid w:val="3925145A"/>
     <w:rsid w:val="393B0C7E"/>
+    <w:rsid w:val="397D4DF2"/>
+    <w:rsid w:val="39C24EFB"/>
+    <w:rsid w:val="3A2A31CC"/>
+    <w:rsid w:val="3A6A35C8"/>
+    <w:rsid w:val="3A8B353F"/>
+    <w:rsid w:val="3AAD1707"/>
+    <w:rsid w:val="3AFE01B5"/>
+    <w:rsid w:val="3B526B27"/>
+    <w:rsid w:val="3B5F6EA5"/>
+    <w:rsid w:val="3B8E2DEE"/>
+    <w:rsid w:val="3BAB20EB"/>
+    <w:rsid w:val="3BB07701"/>
+    <w:rsid w:val="3BCB0097"/>
+    <w:rsid w:val="3BDA29D0"/>
+    <w:rsid w:val="3BE25D0E"/>
+    <w:rsid w:val="3C096E11"/>
+    <w:rsid w:val="3C1A7270"/>
+    <w:rsid w:val="3C29300F"/>
+    <w:rsid w:val="3C2974B3"/>
+    <w:rsid w:val="3C601127"/>
     <w:rsid w:val="3D3879AE"/>
+    <w:rsid w:val="3D70539A"/>
+    <w:rsid w:val="3D711112"/>
+    <w:rsid w:val="3D7D1865"/>
+    <w:rsid w:val="3D956BAE"/>
     <w:rsid w:val="3E497C2B"/>
+    <w:rsid w:val="3E75078E"/>
+    <w:rsid w:val="3E7E5894"/>
+    <w:rsid w:val="3EAD7F28"/>
+    <w:rsid w:val="3EB5502E"/>
+    <w:rsid w:val="3EF26282"/>
+    <w:rsid w:val="3F1B7587"/>
+    <w:rsid w:val="3F216568"/>
+    <w:rsid w:val="3F4D34B9"/>
+    <w:rsid w:val="3F61340A"/>
+    <w:rsid w:val="3F760C61"/>
+    <w:rsid w:val="3F80388E"/>
+    <w:rsid w:val="3F9B2476"/>
+    <w:rsid w:val="3FE1257F"/>
+    <w:rsid w:val="3FFB2F15"/>
+    <w:rsid w:val="405C39B3"/>
     <w:rsid w:val="40C32E63"/>
+    <w:rsid w:val="40E8793D"/>
+    <w:rsid w:val="410D4CAE"/>
+    <w:rsid w:val="415E19AD"/>
+    <w:rsid w:val="416B7C26"/>
+    <w:rsid w:val="419453CF"/>
     <w:rsid w:val="41BF7352"/>
+    <w:rsid w:val="41DD0B24"/>
+    <w:rsid w:val="423F358D"/>
+    <w:rsid w:val="425D3A13"/>
+    <w:rsid w:val="42BE0955"/>
+    <w:rsid w:val="42BF647C"/>
+    <w:rsid w:val="430D71E7"/>
     <w:rsid w:val="43216D76"/>
-    <w:rsid w:val="45CF290C"/>
+    <w:rsid w:val="432D5ADB"/>
+    <w:rsid w:val="43397FDC"/>
+    <w:rsid w:val="433E1A96"/>
+    <w:rsid w:val="43803E5D"/>
+    <w:rsid w:val="438374A9"/>
+    <w:rsid w:val="43B9736F"/>
+    <w:rsid w:val="43BE4985"/>
+    <w:rsid w:val="44450C02"/>
+    <w:rsid w:val="4487121B"/>
+    <w:rsid w:val="44BA339E"/>
+    <w:rsid w:val="44F543D6"/>
+    <w:rsid w:val="45660E30"/>
+    <w:rsid w:val="45A1630C"/>
+    <w:rsid w:val="45E06E35"/>
     <w:rsid w:val="45FD50F5"/>
     <w:rsid w:val="46045961"/>
+    <w:rsid w:val="461B60BF"/>
+    <w:rsid w:val="46317690"/>
+    <w:rsid w:val="467A2DE5"/>
+    <w:rsid w:val="468772B0"/>
+    <w:rsid w:val="468974CC"/>
+    <w:rsid w:val="469D4D26"/>
+    <w:rsid w:val="46BD0F24"/>
+    <w:rsid w:val="46ED7A5B"/>
     <w:rsid w:val="470C47C3"/>
+    <w:rsid w:val="471E7C15"/>
+    <w:rsid w:val="47975C19"/>
+    <w:rsid w:val="47B95B8F"/>
+    <w:rsid w:val="47CA38F8"/>
+    <w:rsid w:val="47DE55F6"/>
+    <w:rsid w:val="48002EF7"/>
+    <w:rsid w:val="48111527"/>
+    <w:rsid w:val="483B0352"/>
+    <w:rsid w:val="485458B8"/>
+    <w:rsid w:val="486A50DB"/>
+    <w:rsid w:val="487B1097"/>
+    <w:rsid w:val="487F0B87"/>
+    <w:rsid w:val="48A57EC2"/>
+    <w:rsid w:val="48AE65BB"/>
+    <w:rsid w:val="48C20A74"/>
+    <w:rsid w:val="48E94252"/>
     <w:rsid w:val="48ED3A75"/>
+    <w:rsid w:val="48F50E49"/>
     <w:rsid w:val="49085071"/>
+    <w:rsid w:val="490948F4"/>
+    <w:rsid w:val="491237A9"/>
+    <w:rsid w:val="49675177"/>
+    <w:rsid w:val="496F0BFB"/>
     <w:rsid w:val="49A63576"/>
+    <w:rsid w:val="4A143551"/>
+    <w:rsid w:val="4A5D4EF8"/>
     <w:rsid w:val="4ABE526B"/>
+    <w:rsid w:val="4ADA02F6"/>
+    <w:rsid w:val="4B157580"/>
+    <w:rsid w:val="4B2E419E"/>
     <w:rsid w:val="4B321EE0"/>
+    <w:rsid w:val="4B6B7951"/>
+    <w:rsid w:val="4BB361F2"/>
+    <w:rsid w:val="4C1C66ED"/>
     <w:rsid w:val="4C3A6C8B"/>
+    <w:rsid w:val="4C675BBA"/>
+    <w:rsid w:val="4C8229F4"/>
+    <w:rsid w:val="4CA666C3"/>
+    <w:rsid w:val="4CBD1C7E"/>
+    <w:rsid w:val="4CE950BA"/>
+    <w:rsid w:val="4CF03E01"/>
     <w:rsid w:val="4D153868"/>
+    <w:rsid w:val="4D27359B"/>
+    <w:rsid w:val="4D4128AF"/>
+    <w:rsid w:val="4D423F31"/>
+    <w:rsid w:val="4D4E6D7A"/>
+    <w:rsid w:val="4D560E39"/>
+    <w:rsid w:val="4D6B792C"/>
+    <w:rsid w:val="4D725E5A"/>
+    <w:rsid w:val="4D87403A"/>
+    <w:rsid w:val="4DB429E0"/>
+    <w:rsid w:val="4DD86643"/>
+    <w:rsid w:val="4DDF5C24"/>
+    <w:rsid w:val="4DF84304"/>
+    <w:rsid w:val="4E1B3100"/>
+    <w:rsid w:val="4E3715BC"/>
+    <w:rsid w:val="4E8567CB"/>
+    <w:rsid w:val="4F0A0A7E"/>
+    <w:rsid w:val="4F3501F1"/>
+    <w:rsid w:val="4F74239C"/>
+    <w:rsid w:val="501F0559"/>
+    <w:rsid w:val="5023004A"/>
+    <w:rsid w:val="50324731"/>
     <w:rsid w:val="508E3509"/>
+    <w:rsid w:val="50B9275C"/>
+    <w:rsid w:val="50CC6933"/>
+    <w:rsid w:val="50D01775"/>
+    <w:rsid w:val="51791EEB"/>
+    <w:rsid w:val="51BF0246"/>
+    <w:rsid w:val="51C91BAD"/>
+    <w:rsid w:val="51E7154B"/>
     <w:rsid w:val="51EF56D3"/>
+    <w:rsid w:val="52081BED"/>
+    <w:rsid w:val="521E31BF"/>
+    <w:rsid w:val="52293911"/>
+    <w:rsid w:val="52377DDC"/>
+    <w:rsid w:val="52497018"/>
+    <w:rsid w:val="525941F7"/>
+    <w:rsid w:val="5259660C"/>
+    <w:rsid w:val="52860D64"/>
+    <w:rsid w:val="52A1794C"/>
+    <w:rsid w:val="52CB6777"/>
     <w:rsid w:val="52E73CE8"/>
+    <w:rsid w:val="531B76FE"/>
+    <w:rsid w:val="5325057D"/>
+    <w:rsid w:val="53312A7E"/>
+    <w:rsid w:val="54484523"/>
+    <w:rsid w:val="548117E3"/>
+    <w:rsid w:val="548F2152"/>
+    <w:rsid w:val="54D062C6"/>
+    <w:rsid w:val="54E74AA3"/>
+    <w:rsid w:val="54EA7388"/>
+    <w:rsid w:val="5560589C"/>
+    <w:rsid w:val="55CA71B9"/>
+    <w:rsid w:val="562763BA"/>
+    <w:rsid w:val="56290384"/>
+    <w:rsid w:val="562C39D0"/>
+    <w:rsid w:val="56426087"/>
+    <w:rsid w:val="568D446F"/>
+    <w:rsid w:val="56A143BE"/>
+    <w:rsid w:val="56A31EE4"/>
+    <w:rsid w:val="56CB31E9"/>
+    <w:rsid w:val="56D90867"/>
     <w:rsid w:val="56E9366F"/>
+    <w:rsid w:val="57122BC6"/>
+    <w:rsid w:val="579D17FB"/>
+    <w:rsid w:val="57BC2B32"/>
+    <w:rsid w:val="57CA524F"/>
+    <w:rsid w:val="582232DD"/>
+    <w:rsid w:val="58296419"/>
+    <w:rsid w:val="584C035A"/>
+    <w:rsid w:val="589D3C92"/>
+    <w:rsid w:val="58AD0DF8"/>
+    <w:rsid w:val="58C12AF6"/>
+    <w:rsid w:val="5919648E"/>
+    <w:rsid w:val="591C1ADA"/>
+    <w:rsid w:val="59762756"/>
+    <w:rsid w:val="599C0E6D"/>
+    <w:rsid w:val="59AF6DF2"/>
+    <w:rsid w:val="59E711FA"/>
+    <w:rsid w:val="59F34F31"/>
+    <w:rsid w:val="5A0F7891"/>
+    <w:rsid w:val="5A20384C"/>
+    <w:rsid w:val="5A4C4641"/>
+    <w:rsid w:val="5A5A6D5E"/>
     <w:rsid w:val="5B1038C0"/>
+    <w:rsid w:val="5B37709F"/>
+    <w:rsid w:val="5B3F5F54"/>
+    <w:rsid w:val="5B4E6197"/>
     <w:rsid w:val="5B966FB7"/>
+    <w:rsid w:val="5BAF4E87"/>
+    <w:rsid w:val="5BB4249E"/>
     <w:rsid w:val="5BBB1A7E"/>
+    <w:rsid w:val="5BBB61DE"/>
+    <w:rsid w:val="5BE670C0"/>
+    <w:rsid w:val="5C0827EA"/>
+    <w:rsid w:val="5C4A2E02"/>
+    <w:rsid w:val="5C910A31"/>
+    <w:rsid w:val="5D02548B"/>
+    <w:rsid w:val="5D0336DD"/>
+    <w:rsid w:val="5D417D61"/>
+    <w:rsid w:val="5DB6074F"/>
+    <w:rsid w:val="5DBC1ADE"/>
+    <w:rsid w:val="5DD706C5"/>
+    <w:rsid w:val="5E59557E"/>
+    <w:rsid w:val="5E7D126D"/>
+    <w:rsid w:val="5EE017FC"/>
+    <w:rsid w:val="5EEC63F2"/>
+    <w:rsid w:val="5F103E8F"/>
+    <w:rsid w:val="5F117C07"/>
     <w:rsid w:val="5F3538F6"/>
+    <w:rsid w:val="5F49114F"/>
+    <w:rsid w:val="5F4B3119"/>
+    <w:rsid w:val="5F65716A"/>
+    <w:rsid w:val="5F6B37BB"/>
+    <w:rsid w:val="5FF437B1"/>
+    <w:rsid w:val="603040BD"/>
     <w:rsid w:val="609B1E7E"/>
+    <w:rsid w:val="609E54CA"/>
+    <w:rsid w:val="60B66CB8"/>
     <w:rsid w:val="60CA75BA"/>
+    <w:rsid w:val="60D96503"/>
+    <w:rsid w:val="60ED02AE"/>
+    <w:rsid w:val="61016185"/>
+    <w:rsid w:val="61614E76"/>
+    <w:rsid w:val="616D55C9"/>
+    <w:rsid w:val="61915069"/>
+    <w:rsid w:val="61F71336"/>
+    <w:rsid w:val="621F43E9"/>
+    <w:rsid w:val="626C5880"/>
+    <w:rsid w:val="62BE1E54"/>
+    <w:rsid w:val="62D96C8E"/>
+    <w:rsid w:val="6324615B"/>
+    <w:rsid w:val="63280AF8"/>
+    <w:rsid w:val="636522D0"/>
+    <w:rsid w:val="636C365E"/>
+    <w:rsid w:val="63984453"/>
+    <w:rsid w:val="63C17E4E"/>
+    <w:rsid w:val="63CB2A7A"/>
+    <w:rsid w:val="63D23E09"/>
+    <w:rsid w:val="63D86F45"/>
+    <w:rsid w:val="645666EE"/>
+    <w:rsid w:val="6488096B"/>
+    <w:rsid w:val="648A6492"/>
+    <w:rsid w:val="648F5856"/>
+    <w:rsid w:val="64C00105"/>
+    <w:rsid w:val="64C03C61"/>
+    <w:rsid w:val="64E75692"/>
+    <w:rsid w:val="64E77440"/>
+    <w:rsid w:val="64EF09EB"/>
+    <w:rsid w:val="64FB738F"/>
+    <w:rsid w:val="651B17E0"/>
+    <w:rsid w:val="65202952"/>
+    <w:rsid w:val="657333CA"/>
+    <w:rsid w:val="667C1E0A"/>
+    <w:rsid w:val="667E2026"/>
+    <w:rsid w:val="66F422E8"/>
+    <w:rsid w:val="670047E9"/>
+    <w:rsid w:val="670818F0"/>
+    <w:rsid w:val="671B1623"/>
+    <w:rsid w:val="68466B73"/>
+    <w:rsid w:val="68776D2D"/>
+    <w:rsid w:val="689478DF"/>
+    <w:rsid w:val="68975621"/>
+    <w:rsid w:val="68D91796"/>
+    <w:rsid w:val="691C78D4"/>
+    <w:rsid w:val="69401815"/>
+    <w:rsid w:val="695B664F"/>
+    <w:rsid w:val="6970005A"/>
+    <w:rsid w:val="697B284D"/>
+    <w:rsid w:val="69AE677E"/>
+    <w:rsid w:val="6A0E36C1"/>
+    <w:rsid w:val="6B713F07"/>
+    <w:rsid w:val="6B80414A"/>
+    <w:rsid w:val="6BEC358E"/>
     <w:rsid w:val="6C062A91"/>
+    <w:rsid w:val="6C4038DA"/>
+    <w:rsid w:val="6C4433CA"/>
+    <w:rsid w:val="6C9C4FB4"/>
+    <w:rsid w:val="6CBC11B2"/>
+    <w:rsid w:val="6CFE56E1"/>
+    <w:rsid w:val="6D142D9C"/>
+    <w:rsid w:val="6D2154B9"/>
+    <w:rsid w:val="6D2F7BD6"/>
+    <w:rsid w:val="6D371181"/>
+    <w:rsid w:val="6D3A5DFE"/>
+    <w:rsid w:val="6D45564C"/>
+    <w:rsid w:val="6DAA1953"/>
+    <w:rsid w:val="6DD662A4"/>
+    <w:rsid w:val="6DDB7D5E"/>
+    <w:rsid w:val="6E337B9A"/>
+    <w:rsid w:val="6E5D4C17"/>
+    <w:rsid w:val="6EAE0FCF"/>
+    <w:rsid w:val="6EC24A7A"/>
+    <w:rsid w:val="6F011A46"/>
+    <w:rsid w:val="6F173018"/>
+    <w:rsid w:val="6F174DC6"/>
+    <w:rsid w:val="6F9C52CB"/>
+    <w:rsid w:val="6F9E7295"/>
+    <w:rsid w:val="6FB67CF6"/>
+    <w:rsid w:val="6FC565D0"/>
+    <w:rsid w:val="6FD11419"/>
     <w:rsid w:val="6FE2278B"/>
+    <w:rsid w:val="705F6A24"/>
+    <w:rsid w:val="709C1A26"/>
+    <w:rsid w:val="70A6004B"/>
+    <w:rsid w:val="70F33611"/>
+    <w:rsid w:val="70FE448F"/>
+    <w:rsid w:val="716562BC"/>
+    <w:rsid w:val="716D33C3"/>
+    <w:rsid w:val="71D64AC4"/>
+    <w:rsid w:val="71F94C57"/>
+    <w:rsid w:val="720C2BDC"/>
+    <w:rsid w:val="72691DDC"/>
+    <w:rsid w:val="72693B8A"/>
+    <w:rsid w:val="72964253"/>
+    <w:rsid w:val="72987FCC"/>
+    <w:rsid w:val="72BF7C4E"/>
+    <w:rsid w:val="72C47013"/>
+    <w:rsid w:val="72CB65F3"/>
+    <w:rsid w:val="72EB0A43"/>
+    <w:rsid w:val="72FA0C86"/>
+    <w:rsid w:val="72FD3138"/>
+    <w:rsid w:val="7358775B"/>
+    <w:rsid w:val="737E18B7"/>
+    <w:rsid w:val="73A56E44"/>
+    <w:rsid w:val="742A7349"/>
+    <w:rsid w:val="742F4960"/>
+    <w:rsid w:val="744C72C0"/>
+    <w:rsid w:val="748C0004"/>
+    <w:rsid w:val="74B11819"/>
     <w:rsid w:val="74C447E3"/>
+    <w:rsid w:val="74FD4A5E"/>
+    <w:rsid w:val="75263FB5"/>
+    <w:rsid w:val="753D12FE"/>
+    <w:rsid w:val="75644ADD"/>
     <w:rsid w:val="75F0011F"/>
-    <w:rsid w:val="777F5163"/>
+    <w:rsid w:val="7610256F"/>
+    <w:rsid w:val="764566BC"/>
+    <w:rsid w:val="767C19B2"/>
+    <w:rsid w:val="76CC293A"/>
+    <w:rsid w:val="76F374B5"/>
+    <w:rsid w:val="77004391"/>
+    <w:rsid w:val="7758241F"/>
+    <w:rsid w:val="77AB7F04"/>
+    <w:rsid w:val="77FF1F1E"/>
+    <w:rsid w:val="78160310"/>
+    <w:rsid w:val="78341C48"/>
     <w:rsid w:val="78522E19"/>
+    <w:rsid w:val="788C2381"/>
+    <w:rsid w:val="78986F77"/>
     <w:rsid w:val="79464C25"/>
+    <w:rsid w:val="79C124FE"/>
+    <w:rsid w:val="79C8388C"/>
+    <w:rsid w:val="7A195E96"/>
+    <w:rsid w:val="7A1A39BC"/>
+    <w:rsid w:val="7AE069B4"/>
     <w:rsid w:val="7B187EFC"/>
+    <w:rsid w:val="7BCE4A5E"/>
+    <w:rsid w:val="7BD04C7A"/>
+    <w:rsid w:val="7BE252E1"/>
+    <w:rsid w:val="7BE424D4"/>
+    <w:rsid w:val="7C093CE8"/>
+    <w:rsid w:val="7C350F81"/>
+    <w:rsid w:val="7C5238E1"/>
+    <w:rsid w:val="7C8F68E3"/>
+    <w:rsid w:val="7C923CDE"/>
     <w:rsid w:val="7CA103C5"/>
+    <w:rsid w:val="7CD12A58"/>
+    <w:rsid w:val="7CE85FF3"/>
+    <w:rsid w:val="7D2D1C58"/>
+    <w:rsid w:val="7D342FE7"/>
+    <w:rsid w:val="7D5D42EC"/>
+    <w:rsid w:val="7D9121E7"/>
+    <w:rsid w:val="7D9615AC"/>
+    <w:rsid w:val="7DF34C50"/>
+    <w:rsid w:val="7E6671D0"/>
+    <w:rsid w:val="7E6B47E6"/>
+    <w:rsid w:val="7E9975A5"/>
+    <w:rsid w:val="7F1135E0"/>
+    <w:rsid w:val="7F203823"/>
+    <w:rsid w:val="7F453289"/>
+    <w:rsid w:val="7F875650"/>
+    <w:rsid w:val="7F983D01"/>
+    <w:rsid w:val="7FAB8054"/>
+    <w:rsid w:val="7FF058EB"/>
+    <w:rsid w:val="F14FC36C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2073097E"/>
-  <w15:docId w15:val="{FC42EAD6-27C0-4B76-BD23-00380EF91A4C}"/>
+  <w14:docId w14:val="380122C4"/>
+  <w15:docId w15:val="{0C7F84D1-F1E8-4BD6-AE2B-38832639F00F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="1" w:count="376">
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="0"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10274,220 +15345,224 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50" w:qFormat="0"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51" w:qFormat="0"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52" w:qFormat="0"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46" w:qFormat="0"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47" w:qFormat="0"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48" w:qFormat="0"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49" w:qFormat="0"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50" w:qFormat="0"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51" w:qFormat="0"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52" w:qFormat="0"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46" w:qFormat="0"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47" w:qFormat="0"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48" w:qFormat="0"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49" w:qFormat="0"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50" w:qFormat="0"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51" w:qFormat="0"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52" w:qFormat="0"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="0"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="1"/>
     <w:next w:val="a0"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="40"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="50">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="51"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="60"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="80"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -10553,684 +15628,720 @@
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="a8"/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="index 8"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1920" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a">
     <w:name w:val="List Number"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="index 5"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1200" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Bullet"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af3"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cambria"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-NZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="af5"/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="33"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="34">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="Body Text"/>
     <w:link w:val="af7"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="22">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afa">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML0"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="index 4"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="960" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afd"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="53">
     <w:name w:val="List Bullet 5"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="43">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="index 3"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="Date"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="aff"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="25"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff0">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff1"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="54">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1800"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff3"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff5"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff6">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff8"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff9">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="affa"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="4320"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="44">
     <w:name w:val="List Continue 4"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affb">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="11"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="240" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affc">
     <w:name w:val="List"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affd">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="affe"/>
     <w:qFormat/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="55">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1800" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="37">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="38"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="index 7"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1680" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="index 9"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="2160" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
@@ -11244,191 +16355,196 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="27"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="45">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff0">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afff1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML1">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff2">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="39">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="29">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="480" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="afff4"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="2DA2BF"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff5">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="af2"/>
     <w:next w:val="af2"/>
     <w:link w:val="afff6"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff7">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="af6"/>
     <w:link w:val="afff8"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2a">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="af8"/>
     <w:link w:val="2b"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="afff9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="afffa">
     <w:name w:val="Table Theme"/>
     <w:basedOn w:val="a2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11578,50 +16694,51 @@
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="3a">
     <w:name w:val="Table Colorful 3"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
@@ -11638,50 +16755,51 @@
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="afffb">
     <w:name w:val="Table Elegant"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:caps/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
@@ -12011,50 +17129,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="14">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -17434,50 +22553,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="2-1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="66"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
@@ -21496,50 +26616,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-54">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="a2"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="72"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="598A38" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -22048,50 +27169,61 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="afffe">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affff">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML3">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML4">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
@@ -22099,73 +27231,73 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML5">
     <w:name w:val="HTML Acronym"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="HTML6">
     <w:name w:val="HTML Variable"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff">
+  <w:style w:type="character" w:styleId="affff0">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML7">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff0">
+  <w:style w:type="character" w:styleId="affff1">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML8">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML9">
     <w:name w:val="HTML Keyboard"/>
     <w:basedOn w:val="a1"/>
@@ -22174,71 +27306,79 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLa">
     <w:name w:val="HTML Sample"/>
     <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="标题 1 字符"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="标题 2 字符"/>
     <w:link w:val="2"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="2DA2BF"/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="21798E"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="标题 3 字符"/>
     <w:link w:val="3"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="51">
     <w:name w:val="标题 5 字符"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="标题 6 字符"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
@@ -22270,144 +27410,149 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="标题 7 字符"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="标题 8 字符"/>
     <w:link w:val="8"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="标题 9 字符"/>
     <w:link w:val="9"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="FigureCaption"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60" w:after="300"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
     <w:name w:val="Authors"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptTitle">
     <w:name w:val="ManuscriptTitle"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorAffiliation">
     <w:name w:val="AuthorAffiliation"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractText">
     <w:name w:val="AbstractText"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="544" w:right="544"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:link w:val="EquationChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4507"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="120" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOC10">
     <w:name w:val="TOC 标题1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a0"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
@@ -22423,161 +27568,166 @@
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体"/>
       <w:bCs/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Keywords"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefListTitle">
     <w:name w:val="DefListTitle"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Extract">
     <w:name w:val="Extract"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixTitle">
     <w:name w:val="AppendixTitle"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
     <w:name w:val="AbstractTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
       <w:b w:val="0"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AcknowledgementTitle">
     <w:name w:val="AcknowledgementTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Latha"/>
       <w:color w:val="002060"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixText">
     <w:name w:val="AppendixText"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:afterLines="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Acknowledgement">
     <w:name w:val="Acknowledgement"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableFootnote">
     <w:name w:val="TableFootnote"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lemma">
     <w:name w:val="Lemma"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Theorem">
     <w:name w:val="Theorem"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proof">
@@ -22586,50 +27736,51 @@
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Algorithm">
     <w:name w:val="Algorithm"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefList">
     <w:name w:val="DefList"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorNote">
     <w:name w:val="AuthorNote"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -22667,251 +27818,261 @@
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="thead">
     <w:name w:val="thead"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ACB9CA" w:themeFill="text2" w:themeFillTint="66"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Correspondence">
     <w:name w:val="Correspondence"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SupplementaryMaterial">
     <w:name w:val="SupplementaryMaterial"/>
     <w:basedOn w:val="a0"/>
+    <w:autoRedefine/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proposition">
     <w:name w:val="Proposition"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Claim">
     <w:name w:val="Claim"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Conjecture">
     <w:name w:val="Conjecture"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corollary">
     <w:name w:val="Corollary"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Property">
     <w:name w:val="Property"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Axiom">
     <w:name w:val="Axiom"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Case">
     <w:name w:val="Case"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
     <w:name w:val="Definition"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Example">
     <w:name w:val="Example"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hypothesis">
     <w:name w:val="Hypothesis"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Postulate">
     <w:name w:val="Postulate"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Problem">
     <w:name w:val="Problem"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Remark">
     <w:name w:val="Remark"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel1">
     <w:name w:val="List Level 1"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel2">
     <w:name w:val="List Level 2"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="864"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel3">
     <w:name w:val="List Level 3"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1296"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel4">
     <w:name w:val="List Level 4"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1728"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -22924,406 +28085,415 @@
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel6">
     <w:name w:val="List Level 6"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="2592"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLevel7">
     <w:name w:val="List Level 7"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="3024"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Recto">
     <w:name w:val="Recto"/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliationfootnote">
     <w:name w:val="Affiliation footnote"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContinuedBio">
     <w:name w:val="ContinuedBio"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContinuedAppText">
     <w:name w:val="ContinuedAppText"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FundingStatement">
     <w:name w:val="FundingStatement"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verso">
     <w:name w:val="Verso"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="称呼 字符"/>
     <w:link w:val="af4"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
     <w:name w:val="修订1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractAHead">
     <w:name w:val="AbstractAHead"/>
     <w:basedOn w:val="AbstractText"/>
     <w:qFormat/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractBHead">
     <w:name w:val="AbstractBHead"/>
     <w:basedOn w:val="AbstractText"/>
+    <w:autoRedefine/>
     <w:qFormat/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DispCompCode">
     <w:name w:val="DispCompCode"/>
     <w:basedOn w:val="af6"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AlgorithmTitle">
     <w:name w:val="AlgorithmTitle"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BioImage">
     <w:name w:val="BioImage"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HistoryDate">
     <w:name w:val="HistoryDate"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff1">
     <w:name w:val="信息标题 字符"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="afff0"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff4">
     <w:name w:val="标题 字符"/>
     <w:link w:val="afff3"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff1">
+  <w:style w:type="character" w:styleId="affff2">
     <w:name w:val="Placeholder Text"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1c">
     <w:name w:val="明显参考1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="DA1F28"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1d">
     <w:name w:val="明显强调1"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affa">
     <w:name w:val="签名 字符"/>
     <w:link w:val="aff9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff2">
+  <w:style w:type="paragraph" w:styleId="affff3">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
-    <w:link w:val="affff3"/>
+    <w:link w:val="affff4"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="affff4">
     <w:name w:val="引用 字符"/>
-    <w:link w:val="affff2"/>
+    <w:link w:val="affff3"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="纯文本 字符"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="afc"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="注释标题 字符"/>
     <w:link w:val="a7"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff4">
+  <w:style w:type="paragraph" w:styleId="affff5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1e">
     <w:name w:val="书籍标题1"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="宏文本 字符"/>
     <w:link w:val="a4"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Assumption">
     <w:name w:val="Assumption"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff5">
+  <w:style w:type="paragraph" w:styleId="affff6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff6">
+  <w:style w:type="paragraph" w:styleId="affff7">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
-    <w:link w:val="affff7"/>
+    <w:link w:val="affff8"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="2DA2BF"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="affff8">
     <w:name w:val="明显引用 字符"/>
-    <w:link w:val="affff6"/>
+    <w:link w:val="affff7"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endnotes">
     <w:name w:val="Endnotes"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="页眉 字符"/>
@@ -25896,121 +31066,117 @@
     <w:pPr>
       <w:spacing w:before="360" w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
     <w:name w:val="references"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
     <w:name w:val="table head"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1f0">
     <w:name w:val="未处理的提及1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DMAIH O+ Adv T T 140f 2bdb" w:eastAsiaTheme="minorEastAsia" w:hAnsi="DMAIH O+ Adv T T 140f 2bdb" w:cs="DMAIH O+ Adv T T 140f 2bdb"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srinchen.sce@rub.edu.bt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00958969909601868" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/%5bdoi%5d." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Administrator\Desktop\JCCE_Template%20--OTH%20(1).dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-01826-8_4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app13085140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/b12207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7519/j.issn.1000-0526.2021.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/affiliate/akmmahmudul-haque/494912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2025.e42385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2991/978-94-6463-858-5_85" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxx@institution.email" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.rio.2023.100427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cej.2023.142576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-15-5258-8_70" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.inffus.2025.103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/affiliate/mourade-azrour/489661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24018/compute.2022.2.4.62" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781108780919.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/nano13071203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30871/jaic.v6i2.4182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/TNNLS.2023.3294788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s23156900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/DLO-04-2023-0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ins.2022.11.139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11277-024-11177-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11082-024-06801-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12136523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33448/rsd-v10i12.20846" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4018/979-8-3373-1892-9.ch010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42979-025-04099-7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11082-024-06801-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.54733/smar.1404649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/en15093034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eswa.2024.124563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICTACS56270.2022.9988187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/affiliate/imran-hossain/470810" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26234,102 +31400,104 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" Version="6" SelectedStyle="\APASixthEditionOfficeOnline.xsl"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
-    <customSectPr/>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8E5A79-3D00-40C5-9DEB-F2AFD4306492}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>JCCE_Template --OTH (1)</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>12348</Characters>
+  <Pages>6</Pages>
+  <Words>3775</Words>
+  <Characters>21822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>374</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>661</Lines>
+  <Paragraphs>211</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>微软中国</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14365</CharactersWithSpaces>
+  <CharactersWithSpaces>25386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>司丢比森蝶</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>33CEEE28CE444548873E6FC870F3723F</vt:lpwstr>
+    <vt:lpwstr>7226BF61AD35B2D80CDFC0699FD1D52C_43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.11636</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMDg3YzE0YWE3NmE4MmIzMDJmOGE1YWQ2YWYyM2Y3MzEiLCJ1c2VySWQiOiIxNjAzNjc5NTg1In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>