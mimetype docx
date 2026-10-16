--- v3 (2026-09-25)
+++ v4 (2026-10-16)
@@ -263,94 +263,104 @@
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, Vol. XX(XX) 1–5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E617B6" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32E617B6" w14:textId="239F6C4D" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10.47852/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>bonview</w:t>
+      </w:r>
+      <w:r w:rsidR="00E978A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>JCLLT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>JCCEXXXXXXXX</w:t>
+        <w:t>XXXXXXXX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="40287A6F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="00D93516">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
@@ -789,51 +799,51 @@
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Department, Name of Organization, Country</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
             <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>xxxxxx@institution.email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="15"/>
@@ -7454,51 +7464,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6920</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/s23156900</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:color w:val="00B050"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Use a dash </w:t>
@@ -7590,101 +7600,101 @@
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2022 2nd International Conference on Technological Advancements in Computational Sciences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 893</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">899. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/ICTACS56270.2022.9988187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A65DBBA" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Zhou, Z.-H. (2025).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ensemble methods: Foundations and algorithms.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> USA: CRC Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:rFonts w:eastAsia="宋体"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.1201/b12207</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7722,51 +7732,51 @@
         </w:rPr>
         <w:t>Wireless Personal Communications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Advance online publication. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11277-024-11177-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C0E46E" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Oh, E. S. (2022). The global digital content landscape. In A. Taubman &amp; J. Watal (Eds.), </w:t>
       </w:r>
@@ -7776,51 +7786,51 @@
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Trade in knowledge: Intellectual property, trade and development in a transformed global economy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">351). Cambridge University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/9781108780919.013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57082EAB" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -7853,51 +7863,51 @@
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Chemical Engineering Journal, 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 142576.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.cej.2023.142576</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FF346BC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -7908,51 +7918,51 @@
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Optical and Quantum Electronics, 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(5), 876.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62ED9AB9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -8007,51 +8017,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">in the infrared spectrum: Challenges and approaches </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(pp. 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">58). Springer International Publishing. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-031-01826-8_4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505591EF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
@@ -8074,51 +8084,51 @@
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Optical and Quantum Electronics, 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(5), 876.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCC58C9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -8137,51 +8147,51 @@
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nanomaterials, 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(7), 1203.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/nano13071203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8214,51 +8224,51 @@
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Results in Optics, 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 100427.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.rio.2023.100427</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F417C9" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -8345,51 +8355,51 @@
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 6523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/app12136523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A4154D5" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lexman</w:t>
@@ -8421,51 +8431,51 @@
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(4), 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">26. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/DLO-04-2023-0091</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17604EEA" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
@@ -8501,81 +8511,95 @@
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Evolutionary Computing and Mobile Sustainable Networks: Proceedings of ICECMSN 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">771. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-981-15-5258-8_70</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C0312F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Akarsu, O. (2024). Girişimcilerin </w:t>
+        <w:t xml:space="preserve">Akarsu, O. (2024). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Girişimcilerin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nedenini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -8717,106 +8741,88 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sosyal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Academic Review</w:t>
+        <w:t xml:space="preserve"> Mucit Academic Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(1), 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">93. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.54733/smar.1404649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(Turkish article)</w:t>
       </w:r>
     </w:p>
@@ -8968,51 +8974,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meteorological Monthly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(08), 901–918. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="affff0"/>
             <w:rFonts w:eastAsia="宋体"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.7519/j.issn.1000-0526.2021.08.001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(Chinese article)</w:t>
       </w:r>
@@ -9448,51 +9454,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Research, Society and Development</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e439101220846. </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.33448/rsd-v10i12.20846</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(Portuguese article)</w:t>
       </w:r>
@@ -9655,51 +9661,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Journal of Applied Informatics and Computing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 194–204. </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.30871/jaic.v6i2.4182</w:t>
         </w:r>
       </w:hyperlink>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -9782,51 +9788,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">103524. </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.inffus.2025.103524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48FF035F" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tian, M.</w:t>
@@ -9936,51 +9942,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> by type-2 fuzzy neural networks. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Energies, 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 3034. </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/en15093034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A3130B8" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hegazi, M. O., </w:t>
@@ -10011,172 +10017,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s academic performance. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Applied Sciences, 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 5140. </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/app13085140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C27018C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Masud, N., Chowdhury, P., Al Bassam, A., Sourav, M. T. I., &amp; Sobhan, A. (2025). A machine learning and IoT-driven framework for real-time disaster management. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">M. </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Azrour</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, I. </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Hossain</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; A. K. M. M. </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Haque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Addressing environmental challenges with AI, robotics, and augmented reality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> (pp. 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">288). IGI Global Scientific Publishing. </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.4018/979-8-3373-1892-9.ch010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F7337B2" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10224,51 +10230,51 @@
         <w:t>Information Sciences, 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">210. </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ins.2022.11.139</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="522C675A" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10319,98 +10325,98 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1–6. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.24018/compute.2022.2.4.62</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C85D0AC" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wang, J., Wu, Y., Huang, X., Zhang, C., &amp; Nie, F. (2024). Projected fuzzy c-means clustering algorithm with instance penalty. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Expert Systems with Applications, 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124563. </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="宋体" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.eswa.2024.124563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04A31C52" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
@@ -10471,51 +10477,51 @@
         </w:rPr>
         <w:t>Heliyon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>, 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e42385. </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="等线"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.heliyon.2025.e42385</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0082345C" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
@@ -10554,51 +10560,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">features. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>SN Computer Science, 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 551. </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="等线"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s42979-025-04099-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E1F543D" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
         <w:rPr>
           <w:rStyle w:val="affff0"/>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10634,51 +10640,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 3038–3051. </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="800080"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/TNNLS.2023.3294788</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32EF5F16" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hangingChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tejas, A., Reddy, K. C., Battu, S. K., &amp; Devi, V. V. R. (2025). AI-based Ayurvedic leaf analysis and recommendations. In </w:t>
       </w:r>
@@ -10699,99 +10705,99 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>1018–1033.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00D93516">
           <w:rPr>
             <w:rStyle w:val="afffe"/>
             <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.2991/978-94-6463-858-5_85</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="241F9371" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D93516">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DBB13BB" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
+    <w:p w14:paraId="034DB963" w14:textId="77777777" w:rsidR="00711E5D" w:rsidRDefault="00711E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E95CE1D" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
+    <w:p w14:paraId="0D37ADE6" w14:textId="77777777" w:rsidR="00711E5D" w:rsidRDefault="00711E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10847,58 +10853,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DMAIH O+ Adv T T 140f 2bdb">
-    <w:altName w:val="Segoe Print"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOTd43c2f13">
-    <w:altName w:val="Segoe Print"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37685992" w14:textId="77777777" w:rsidR="00E95113" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -11289,61 +11295,61 @@
         <w:rFonts w:ascii="AdvOTd43c2f13" w:hAnsi="AdvOTd43c2f13" w:cs="AdvOTd43c2f13"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1990898028"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="392E1DAF" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00D93516">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="276C6B86" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
+    <w:p w14:paraId="14CABBC8" w14:textId="77777777" w:rsidR="00711E5D" w:rsidRDefault="00711E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C764568" w14:textId="77777777" w:rsidR="00D66929" w:rsidRDefault="00D66929">
+    <w:p w14:paraId="5572A0B6" w14:textId="77777777" w:rsidR="00711E5D" w:rsidRDefault="00711E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016B00BF" w14:textId="77777777" w:rsidR="00E95113" w:rsidRDefault="00E95113">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A1201D7" w14:textId="57F9F5FE" w:rsidR="00D93516" w:rsidRDefault="00E95113">
     <w:pPr>
@@ -11351,142 +11357,142 @@
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E95113">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal of Computational Law and Legal </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00E95113">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>Technology</w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">XX </w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Iss</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">XX </w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>yyyy</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="7FDD8545" w14:textId="77777777" w:rsidR="00D93516" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="aff7"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>______________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
@@ -12272,50 +12278,52 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1247298811">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1679431546">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="624584273">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2082217274">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="531847167">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1268081397">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13045,50 +13053,51 @@
     <w:rsid w:val="00570EBF"/>
     <w:rsid w:val="00572E19"/>
     <w:rsid w:val="00573015"/>
     <w:rsid w:val="005752AA"/>
     <w:rsid w:val="00581D8B"/>
     <w:rsid w:val="0058351E"/>
     <w:rsid w:val="0058423F"/>
     <w:rsid w:val="005845BF"/>
     <w:rsid w:val="005870A8"/>
     <w:rsid w:val="005872F1"/>
     <w:rsid w:val="00591C19"/>
     <w:rsid w:val="00592842"/>
     <w:rsid w:val="00592C80"/>
     <w:rsid w:val="00592D35"/>
     <w:rsid w:val="00593E84"/>
     <w:rsid w:val="0059434D"/>
     <w:rsid w:val="0059647C"/>
     <w:rsid w:val="00597198"/>
     <w:rsid w:val="005A0016"/>
     <w:rsid w:val="005A09A5"/>
     <w:rsid w:val="005A5507"/>
     <w:rsid w:val="005A564B"/>
     <w:rsid w:val="005A6487"/>
     <w:rsid w:val="005A66DF"/>
     <w:rsid w:val="005A73EE"/>
+    <w:rsid w:val="005A7503"/>
     <w:rsid w:val="005B13BB"/>
     <w:rsid w:val="005B4D60"/>
     <w:rsid w:val="005B5CF6"/>
     <w:rsid w:val="005B63E0"/>
     <w:rsid w:val="005B7561"/>
     <w:rsid w:val="005C10E4"/>
     <w:rsid w:val="005C1B28"/>
     <w:rsid w:val="005C2A72"/>
     <w:rsid w:val="005C3005"/>
     <w:rsid w:val="005C54D8"/>
     <w:rsid w:val="005C79D6"/>
     <w:rsid w:val="005D0200"/>
     <w:rsid w:val="005D02BE"/>
     <w:rsid w:val="005D4CE8"/>
     <w:rsid w:val="005E0107"/>
     <w:rsid w:val="005E09B3"/>
     <w:rsid w:val="005E0D66"/>
     <w:rsid w:val="005E2B25"/>
     <w:rsid w:val="005E5FBC"/>
     <w:rsid w:val="005E67D7"/>
     <w:rsid w:val="005F05EC"/>
     <w:rsid w:val="005F138D"/>
     <w:rsid w:val="005F5D77"/>
     <w:rsid w:val="005F62D6"/>
     <w:rsid w:val="005F633A"/>
@@ -13202,50 +13211,51 @@
     <w:rsid w:val="006D1CEB"/>
     <w:rsid w:val="006D36EF"/>
     <w:rsid w:val="006D4069"/>
     <w:rsid w:val="006D517B"/>
     <w:rsid w:val="006D5E82"/>
     <w:rsid w:val="006D787D"/>
     <w:rsid w:val="006E05F7"/>
     <w:rsid w:val="006E0D2E"/>
     <w:rsid w:val="006E1A62"/>
     <w:rsid w:val="006E21E9"/>
     <w:rsid w:val="006E2464"/>
     <w:rsid w:val="006E2B90"/>
     <w:rsid w:val="006E4FBD"/>
     <w:rsid w:val="006F2D27"/>
     <w:rsid w:val="006F5C48"/>
     <w:rsid w:val="006F663E"/>
     <w:rsid w:val="00700B1C"/>
     <w:rsid w:val="00701C68"/>
     <w:rsid w:val="007020C6"/>
     <w:rsid w:val="00703746"/>
     <w:rsid w:val="00703BB3"/>
     <w:rsid w:val="00705206"/>
     <w:rsid w:val="007059B2"/>
     <w:rsid w:val="007062CD"/>
     <w:rsid w:val="00706AE5"/>
+    <w:rsid w:val="00711E5D"/>
     <w:rsid w:val="00713011"/>
     <w:rsid w:val="007130AD"/>
     <w:rsid w:val="00715EB4"/>
     <w:rsid w:val="00717193"/>
     <w:rsid w:val="00717A09"/>
     <w:rsid w:val="00720649"/>
     <w:rsid w:val="007209DB"/>
     <w:rsid w:val="00721102"/>
     <w:rsid w:val="00721CC1"/>
     <w:rsid w:val="00721F85"/>
     <w:rsid w:val="007227CB"/>
     <w:rsid w:val="007265FE"/>
     <w:rsid w:val="007312B8"/>
     <w:rsid w:val="007321D5"/>
     <w:rsid w:val="0073385B"/>
     <w:rsid w:val="0073437B"/>
     <w:rsid w:val="00734A30"/>
     <w:rsid w:val="00734B2F"/>
     <w:rsid w:val="007358CA"/>
     <w:rsid w:val="0073594F"/>
     <w:rsid w:val="007400B5"/>
     <w:rsid w:val="00740C28"/>
     <w:rsid w:val="00740CAD"/>
     <w:rsid w:val="0074122A"/>
     <w:rsid w:val="007413AE"/>
@@ -14129,50 +14139,51 @@
     <w:rsid w:val="00E6589B"/>
     <w:rsid w:val="00E66C6D"/>
     <w:rsid w:val="00E6712F"/>
     <w:rsid w:val="00E6774D"/>
     <w:rsid w:val="00E746CF"/>
     <w:rsid w:val="00E7490F"/>
     <w:rsid w:val="00E754AC"/>
     <w:rsid w:val="00E75CE9"/>
     <w:rsid w:val="00E8138F"/>
     <w:rsid w:val="00E82610"/>
     <w:rsid w:val="00E82A44"/>
     <w:rsid w:val="00E858B3"/>
     <w:rsid w:val="00E8643B"/>
     <w:rsid w:val="00E87971"/>
     <w:rsid w:val="00E87B6C"/>
     <w:rsid w:val="00E906D1"/>
     <w:rsid w:val="00E9121D"/>
     <w:rsid w:val="00E92593"/>
     <w:rsid w:val="00E92665"/>
     <w:rsid w:val="00E92FD0"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E95F0A"/>
     <w:rsid w:val="00E960A9"/>
     <w:rsid w:val="00E96870"/>
     <w:rsid w:val="00E96D27"/>
+    <w:rsid w:val="00E978A9"/>
     <w:rsid w:val="00EA04AC"/>
     <w:rsid w:val="00EA1A8E"/>
     <w:rsid w:val="00EA1CD4"/>
     <w:rsid w:val="00EA38B3"/>
     <w:rsid w:val="00EA56EE"/>
     <w:rsid w:val="00EA64D1"/>
     <w:rsid w:val="00EA6A72"/>
     <w:rsid w:val="00EB02EE"/>
     <w:rsid w:val="00EB06F4"/>
     <w:rsid w:val="00EB1549"/>
     <w:rsid w:val="00EC058A"/>
     <w:rsid w:val="00EC38BC"/>
     <w:rsid w:val="00EC3930"/>
     <w:rsid w:val="00EC40FA"/>
     <w:rsid w:val="00EC4814"/>
     <w:rsid w:val="00EC52F2"/>
     <w:rsid w:val="00EC64C2"/>
     <w:rsid w:val="00ED1630"/>
     <w:rsid w:val="00ED234C"/>
     <w:rsid w:val="00ED48FB"/>
     <w:rsid w:val="00ED5A65"/>
     <w:rsid w:val="00ED7B5E"/>
     <w:rsid w:val="00ED7CE8"/>
     <w:rsid w:val="00EE0525"/>
     <w:rsid w:val="00EE1C78"/>
@@ -31400,97 +31411,97 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" Version="6" SelectedStyle="\APASixthEditionOfficeOnline.xsl"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" Version="6" SelectedStyle="\APASixthEditionOfficeOnline.xsl"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8E5A79-3D00-40C5-9DEB-F2AFD4306492}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8E5A79-3D00-40C5-9DEB-F2AFD4306492}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3775</Words>
-  <Characters>21822</Characters>
+  <Words>3673</Words>
+  <Characters>21859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>661</Lines>
-  <Paragraphs>211</Paragraphs>
+  <Lines>607</Lines>
+  <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>微软中国</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25386</CharactersWithSpaces>
+  <CharactersWithSpaces>25368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>司丢比森蝶</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>7226BF61AD35B2D80CDFC0699FD1D52C_43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">