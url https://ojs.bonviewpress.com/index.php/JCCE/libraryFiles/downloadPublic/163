--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -10,246 +10,271 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="6727828D">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Received: d month yyyy | Revised: d month yyyy | Accepted: d month yyyy | Published online: d month yyyy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6673C0B2">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C06AAE2">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:sectPr>
           <w:footerReference r:id="rId6" w:type="first"/>
           <w:headerReference r:id="rId4" w:type="default"/>
           <w:footerReference r:id="rId5" w:type="default"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708" w:num="1"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="542B9A61">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>RESEARCH ARTICLE/REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0049D3A7">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="778F5374">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(title case, prepositions with five or more letters should also have their first letter capitalized)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2273A6DC">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AA3D5E">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3309FF11">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal of Computational and Cognitive Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27709350">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>yyyy, Vol. XX(XX) 1–5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6D37FC">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10.47852/bonview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>JCCEXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1B5426">
       <w:pPr>
-        <w:pStyle w:val="385"/>
+        <w:pStyle w:val="386"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708" w:num="2"/>
           <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="905510" cy="607695"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="图片 4" descr="Bonv_Png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -265,51 +290,51 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect t="31309" r="10986" b="26481"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="905510" cy="607695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2293B7E5">
       <w:pPr>
-        <w:pStyle w:val="386"/>
+        <w:pStyle w:val="387"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5951855" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -343,241 +368,494 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:0.2pt;margin-top:9.15pt;height:0.5pt;width:468.65pt;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA85wE9NUAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2Oy07DMBBF90j8gzVI7KjTBtE2xKlUpKxAVE1hwc6Np0kg&#10;Hqe2++DvGVbt8j5078kXZ9uLI/rQOVIwHiUgkGpnOmoUfGzKhxmIEDUZ3TtCBb8YYFHc3uQ6M+5E&#10;azxWsRE8QiHTCtoYh0zKULdodRi5AYmznfNWR5a+kcbrE4/bXk6S5Ela3RE/tHrAlxbrn+pgFezw&#10;/fM1eNy/7VfLr7Jafdum3Ch1fzdOnkFEPMdLGf7xGR0KZtq6A5kgegWP3GN3loLgdJ5OpyC2bMxT&#10;kEUur/GLP1BLAwQUAAAACACHTuJAZRzLPeUBAAC0AwAADgAAAGRycy9lMm9Eb2MueG1srVNLbtsw&#10;EN0XyB0I7mvZLhQ4guUsYiSbojXQ9gA0RUkE+MMMY9mX6AUKdNeuuuy+t2l6jA4px/l0k0W1oIbz&#10;ecP3OFxe7q1hOwWovav5bDLlTDnpG+26mn/6eP16wRlG4RphvFM1Pyjkl6uzV8shVGrue28aBYxA&#10;HFZDqHkfY6iKAmWvrMCJD8pRsPVgRaQtdEUDYiB0a4r5dHpeDB6aAF4qRPKuxyA/IsJLAH3baqnW&#10;Xt5a5eKICsqISJSw1wH5Kp+2bZWM79sWVWSm5sQ05pWakL1Na7FaiqoDEXotj0cQLznCM05WaEdN&#10;T1BrEQW7Bf0PlNUSPPo2TqS3xUgkK0IsZtNn2nzoRVCZC0mN4SQ6/j9Y+W63AaabmpecOWHpwu++&#10;/Pz9+dufX19pvfvxnZVJpCFgRblXbgPHHYYNJMb7Fmz6Exe2z8IeTsKqfWSSnOVFOVuU1EFS7PxN&#10;mXUvHmoDYLxR3rJk1Nxol2iLSuzeYqR+lHqfktzOX2tj8tUZx4aaX5TzBC5oHFsaAzJtIEroOs6E&#10;6WjOZYSMiN7oJlUnHIRue2WA7USajvwlrtTtSVpqvRbYj3k5NM6N1ZGegtG25ovH1cYRSFJs1ChZ&#10;W98csnTZT5eZ2xwHL03L432ufnhsq79QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kDznAT01QAAAAYB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAZRzLPeUB&#10;AAC0AwAADgAAAAAAAAABACAAAAAkAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5279FD38">
       <w:pPr>
-        <w:pStyle w:val="386"/>
+        <w:pStyle w:val="387"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E01BC2">
       <w:pPr>
-        <w:pStyle w:val="386"/>
+        <w:pStyle w:val="387"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>and Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3,*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(full name, separated by commas, the last author should be linked to the preceding author using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without a comma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C57D16B">
+      <w:pPr>
+        <w:pStyle w:val="387"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="62FC9FAA">
       <w:pPr>
-        <w:pStyle w:val="387"/>
+        <w:pStyle w:val="388"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>1 Department, Name of organization, Country, Email address.</w:t>
+        <w:t>1 Department, Name of Organization, Country, Email address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D58B50">
       <w:pPr>
-        <w:pStyle w:val="387"/>
+        <w:pStyle w:val="388"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>2 Department, Name of organization, Country, Email address.</w:t>
+        <w:t>2 Department, Name of Organization, Country, Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C27392">
+      <w:pPr>
+        <w:pStyle w:val="388"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>3 Department, Name of Organization, Country, Email address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261B7D23">
       <w:pPr>
-        <w:pStyle w:val="387"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:pStyle w:val="388"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-        <w:t>3 Department, Name of organization, Country, Email address.</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(The affiliations of the authors should be numbered according to the order in which they appear and indicated using superscript numbers placed above the author names. If multiple authors share the same affiliation, the same superscript number should be used and the affiliation should not be repeated.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450B2503">
       <w:pPr>
-        <w:pStyle w:val="387"/>
+        <w:pStyle w:val="388"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE98523">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="215"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default" w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*Corresponding author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sonam Rinchen, Department of Science Education,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Royal University of Bhutan, Bhutan. Email: </w:t>
-[...13 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>srinchen.sce@rub.edu.bt</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="215"/>
+        <w:t>Department, Name of Organization, Country</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">. Email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:xxxxxx@institution.email" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>xxxxxx@institution.email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(the email address should correspond to the institution where the research was conducted. If there are two corresponding authors, two email addresses should be provided.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3174F724">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="215"/>
+          <w:rStyle w:val="216"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C01AE3B">
       <w:pPr>
-        <w:pStyle w:val="235"/>
+        <w:pStyle w:val="236"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5963920" cy="8890"/>
@@ -613,205 +891,393 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-0.35pt;margin-top:4.45pt;height:0.7pt;width:469.6pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA8MWTotMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2OwU7DMBBE70j8g7VIXKrWbisgCXGqCok7TSvObryJI+J1&#10;FLtt+HuWExxH8zTzyt3sB3HFKfaBNKxXCgRSE2xPnYbT8X2ZgYjJkDVDINTwjRF21f1daQobbnTA&#10;a506wSMUC6PBpTQWUsbGoTdxFUYk7toweZM4Tp20k7nxuB/kRqln6U1P/ODMiG8Om6/64jXk8+YU&#10;Ptp28en2dY/7hcvq5qD148NavYJIOKc/GH71WR0qdjqHC9koBg3LFwY1ZDkIbvNt9gTizJjagqxK&#10;+V+/+gFQSwMEFAAAAAgAh07iQO742WDxAQAAvwMAAA4AAABkcnMvZTJvRG9jLnhtbK1TzY7TMBC+&#10;I/EOlu80bUp306jpHrZaLggqAQ/gOnZiyX/yeJv2JXgBJG5w4sidt2F5DMZO2d/LHsjBGXvG38z3&#10;zXh1cTCa7EUA5WxDZ5MpJcJy1yrbNfTTx6tXFSUQmW2ZdlY09CiAXqxfvlgNvhal651uRSAIYqEe&#10;fEP7GH1dFMB7YRhMnBcWndIFwyJuQ1e0gQ2IbnRRTqdnxeBC64PjAgBPN6OTnhDDcwCdlIqLjePX&#10;Rtg4ogahWURK0CsPdJ2rlVLw+F5KEJHohiLTmFdMgvYurcV6xeouMN8rfiqBPaeER5wMUxaT3kJt&#10;WGTkOqgnUEbx4MDJOOHOFCORrAiymE0fafOhZ15kLig1+FvR4f/B8nf7bSCqbeicEssMNvzmy8/f&#10;n7/9+fUV15sf38k8iTR4qDH20m7DaQd+GxLjgwwm/ZELOTR0WZbTEtU9ImL1ujqfL0aNxSESjv7F&#10;8my+TAEcI6pqmVtQ3MH4APGNcIYko6Fa2aQAq9n+LURMjaH/QtKxdVdK69xFbcmASWfnCwRnOJkS&#10;JwJN45Ed2I4SpjsceR5DRgSnVZtuJxwI3e5SB7JnaVDyl+rGbA/CUuoNg36My66RnlERX4VWBknd&#10;v60tgiTxRrmStXPtMauYz7GvOc1pBtPg3N/n23fvbv0XUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAA&#10;AAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFq&#10;wzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1&#10;oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxt&#10;IwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMc&#10;sBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8S&#10;i2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+&#10;vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQ&#10;rk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0&#10;lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgA&#10;h07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAXQQAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAA/AwAAX3JlbHMvUEsBAhQAFAAA&#10;AAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAYwMAAF9yZWxzLy5yZWxzUEsBAhQACgAA&#10;AAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJA&#10;8MWTotMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgA&#10;h07iQO742WDxAQAAvwMAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAG&#10;AAYAWQEAAIUFAAAAAA==&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E04B54">
       <w:pPr>
-        <w:pStyle w:val="235"/>
+        <w:pStyle w:val="236"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract should summarize the key aspects of the manuscript and provide a concise overview of the study. It should briefly describe the research background, objectives, methods, main results, and principal conclusions of the work. The abstract should consist of one paragraph of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> This study examined belief, concern, and practice of the in-service postgraduate science teachers towards solid</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>150–250 words</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and should be written in a clear and informative manner so that readers can quickly understand the purpose and significance of the study. The abstract should be able to stand alone as a summary of the article and should accurately reflect the content of the manuscript. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Do not use references, figures, tables, or undefined abbreviations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this section. If abbreviations are necessary, they must be defined at their first occurrence. Avoid overly detailed descriptions, citations to the literature, or statements that cannot be supported by the results presented in the paper.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>waste management and recycle (SWMR) in one of the colleges of education in Bhutan. A structured online survey questionnaire was administered to 39 first-year in-service science teachers out of which 22 (13 male and 9 female) responded. The data were subjected to descriptive statistics such as determining mean and standard deviation. Further, Pearson product-moment correlation was employed in order to determine the significance of some of the demographic characteristics on their belief, concern, and practice towards SWMR. An independent samples test revealed that the only statistically significant difference between the gender is observed in theme concern (p &lt; 0.05 = 0.028), with females reporting higher levels of concerns than the males. However, one-way ANOVA result did not show any statistically significant presence in the teaching subjects among the three themes (F (3, 18) = 0.477, p &gt; 0.001). The Pearson’s product moment correlation revealed statistically significant relation between respondents’ belief and practice (r = 0.01, p &gt; 0.05), whereas negative correlation (r = −.37, p &gt; 0.05) were found between respondents’ concern and practice towards SWMR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FD209D">
       <w:pPr>
-        <w:pStyle w:val="239"/>
+        <w:pStyle w:val="240"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25DC1D6C">
       <w:pPr>
-        <w:pStyle w:val="239"/>
+        <w:pStyle w:val="240"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> solid waste management</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>keyword 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> recycle</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in-service teachers</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belief</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concern</w:t>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5 meaningful keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> practice</w:t>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separated by commas, in lower case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> except for proper nouns, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>avoid using single adjectives as keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE71537">
       <w:pPr>
-        <w:pStyle w:val="239"/>
+        <w:pStyle w:val="240"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708" w:num="1"/>
           <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-16510</wp:posOffset>
@@ -860,2141 +1326,1160 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-1.3pt;margin-top:5.95pt;height:0.05pt;width:470.1pt;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAV1DtqtQAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMBBE70j8g7VIXKrWTpBKE+JUFRJ3GirObryJI+J1&#10;FLtt+HuWExz3zWh2ptovfhRXnOMQSEO2USCQ2mAH6jWcPt7WOxAxGbJmDIQavjHCvr6/q0xpw42O&#10;eG1SLziEYmk0uJSmUsrYOvQmbsKExFoXZm8Sn3Mv7WxuHO5HmSu1ld4MxB+cmfDVYfvVXLyGYslP&#10;4b3rVp/u0Ax4WLld0x61fnzI1AuIhEv6M8Nvfa4ONXc6hwvZKEYN63zLTuZZAYL14umZwZlBrkDW&#10;lfw/oP4BUEsDBBQAAAAIAIdO4kAVWBtH5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWytU82O0zAQ&#10;viPxDpbvNGlXbZeo6R62Wi4IKgEPMHWcxJL/5PE27UvwAkjc4MSRO2/D8hiMndJdlsseyMEZz8/n&#10;+T6PV1cHo9leBlTO1nw6KTmTVrhG2a7mH97fvLjkDCPYBrSzsuZHifxq/fzZavCVnLne6UYGRiAW&#10;q8HXvI/RV0WBopcGcOK8tBRsXTAQaRu6ogkwELrRxawsF8XgQuODExKRvJsxyE+I4SmArm2VkBsn&#10;bo20cUQNUkMkStgrj3ydu21bKeLbtkUZma45MY15pUPI3qW1WK+g6gL4XolTC/CUFh5xMqAsHXqG&#10;2kAEdhvUP1BGieDQtXEinClGIlkRYjEtH2nzrgcvMxeSGv1ZdPx/sOLNfhuYamq+4MyCoQu/+/T9&#10;58cvv358pvXu21e2SCINHivKvbbbcNqh34bE+NAGk/7EhR2ysMezsPIQmSDn/OWynC1Jc0GxxcU8&#10;IRb3pT5gfCWdYcmouVY2sYYK9q8xjql/UpLbuhulNfmh0pYNNb+YLueEDTSNLU0BmcYTI7QdZ6A7&#10;GnMRQ0ZEp1WTqlMxhm53rQPbQxqO/J0a+ystHb0B7Me8HEppUBkV6SVoZWp++bBaW2KXBBslStbO&#10;NcesXPbTXWb+p7lLw/Jwn6vv39r6N1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQFdQ7arUAAAACAEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kAVWBtH5QEA&#10;ALMDAAAOAAAAAAAAAAEAIAAAACMBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;">
                 <v:fill on="f" focussize="0,0"/>
                 <v:stroke weight="0.25pt" color="#000000 [3200]" miterlimit="8" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B698788">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1. Introduction</w:t>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Heading 1: in title case, 11pt, boldface, leave one blank line between the main text)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDA81F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27BD1D31">
-[...199 lines deleted...]
-    </w:p>
     <w:p w14:paraId="05890837">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The introduction begins by situating the study within its broader academic or industry context, establishing the foundational concepts that define the field. By synthesizing the most relevant literature, the section highlights the current state of knowledge and the prevailing theories that have shaped recent discourse.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>The recent study conducted by Department of Curriculum Research and Developmen</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of waste besides households, commercial units, health centres, and offices. “In total, institutes generate around 5,400 kgs of wastes a day compared to what industries generate (5,719) kgs daily” (p. XI). The composition of waste generated from institutes is shown in Figure </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">through their National Waste Inventory Survey had shown that “Waste management is one of the prevailing challenges in governance that have multi-fold implications on environmental, economic and social themes.” </w:t>
+        <w:t>Avoid extensive review of the literature. Focus on establishing the significance of the research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8891D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54C6D896">
       <w:pPr>
         <w:pStyle w:val="3"/>
-        <w:spacing w:before="0"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Abbreviations and Acronyms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECF56F2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="360" w:hangingChars="200"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2. Literature Review</w:t>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Define abbreviations and acronyms the first time they appear in the text, even if they have been defined in the abstract.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Avoid using abbreviations in the title unless they are widely known.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5967A48C">
+    <w:p w14:paraId="49565059">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CAA0C7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Tables and Figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6937CCA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AFD79B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The total number of figures and tables must be no fewer than three, and high-definition versions are required for submission. Each figure and table must be cited at least once in the main text and in numerical order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. If a figure or table is cited from external sources, the full reference information must be included in the References section; however, if the figure or table is original work produced by the authors, there is no need to explicitly state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217C450C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF42389">
+    <w:p w14:paraId="742D2AED">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Heading 2: in sentence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, 11pt, boldface, leave one blank line between the main text)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB4290E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48111CDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>consist of images presented separately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>from the run of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figures should be placed near their first citation in the text and numbered consecutively as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figure 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, and so forth. Each figure must include a clear and informative caption positioned below the figure (Figure 1). All graphical elements, including text, symbols, and labels within the figure, should be sufficiently large and legible [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...9 lines deleted...]
-        <w:t>. Solid waste is defined by</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">]. Figures should be submitted in high-resolution format to ensure good reproduction quality. When referencing figures in the text, authors should use the full word </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Detraz </w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...4 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> rather than abbreviation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> as non-liquid and non-gaseous garbage, refuse or sludge products of human activities, regarded as useless. Solid waste must include waste items from households, commercial waste, hospital waste, and construction waste. In recent times, numerous studies were undertaken in the field of SWMR by local governments and international agencies (OECD, 2019; UNSD, 2019; World Bank, 2018). A study conducted by Dung</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...779 lines deleted...]
-        <w:t>it.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCA7C86">
+    <w:p w14:paraId="1DAD1321">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be free of watermarks. All figure titles should follow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>sentence case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (only the first word and proper nouns capitalized) and should be formulated as descriptive phrases rather than complete sentences. If a figure contains multiple parts, use lowercase letters—(a), (b), and so on—to denote sub-captions. Correspondingly, each sub-image within the figure must be clearly labeled with the same (a) and (b) notations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Figure 2) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1, 3, 4, 8, 10</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> studied student’s attitudes and knowledge towards solid waste management. The findings of these studies had shown similar results that the respondents, who were college students, had shown a positive attitude towards solid wastemanagement with a low level of knowledge.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECF56F2">
-[...42 lines deleted...]
-    <w:p w14:paraId="70EF24DE">
+    <w:p w14:paraId="2910C1B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2739E962">
+    <w:p w14:paraId="174546E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Network teaching quality evaluation system based on big data</w:t>
+        <w:t>Figure 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C0A92C">
+    <w:p w14:paraId="142DAE33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Network teaching quality evaluation system based on big data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(centered and bold, sentence case, 9 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>place figure number above and caption below.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AC3B25">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2747010" cy="3227070"/>
-            <wp:effectExtent l="0" t="0" r="15240" b="11430"/>
+            <wp:extent cx="2614295" cy="3070860"/>
+            <wp:effectExtent l="0" t="0" r="14605" b="15240"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2747010" cy="3227070"/>
+                      <a:ext cx="2614295" cy="3070860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49565059">
+    <w:p w14:paraId="11CA4B8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(The use of images containing titles or watermarks should be avoided.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00E3CC06">
-[...504 lines deleted...]
-    <w:p w14:paraId="57ED5652">
+    <w:p w14:paraId="1D68F1AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AAAC858">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -3013,3363 +2498,8993 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EE05C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Theory of planned behavior</w:t>
+        <w:t>Diaphragm-type DE actuator capable of lifting an 8 kg weight(black part: diameter 8 cm): (a) DE actuator before (bottom) and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>after (top) actuation, and (b) DE actuator actuated and stretched</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>vertically</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573681E5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="ar-SA"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Picture 8"/>
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+            <wp:extent cx="2744470" cy="1430655"/>
+            <wp:effectExtent l="0" t="0" r="17780" b="17145"/>
+            <wp:docPr id="9" name="图片 9" descr="企业微信截图_17732940053146"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Picture 8"/>
+                    <pic:cNvPr id="9" name="图片 9" descr="企业微信截图_17732940053146"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2747010" cy="2211070"/>
+                      <a:ext cx="2744470" cy="1430655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8CCCAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F26F14B">
+    <w:p w14:paraId="434695FE">
       <w:pPr>
-        <w:pStyle w:val="3"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBD1C98">
+    <w:p w14:paraId="15AFBE29">
       <w:pPr>
-        <w:pStyle w:val="3"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.1. Research </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...2 lines deleted...]
-        <w:t>esign</w:t>
+        <w:t>Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AFBE29">
+    <w:p w14:paraId="766DDE1F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EEF1A8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">This study has employed a cross-sectional study design in order to examine the in-service postgraduate science teachers’ belief, concern, and practice towards SWMR. Salkind (2010) and Sedgwick (2014) are of the view that the cross-sectional studies which often uses questionnaire surveys as comparatively inexpensive and quick to conduct at one point in time. </w:t>
+        <w:t>Tables should be placed as close as possible to the first reference in the text. Each table must have a concise and descriptive title placed above the table. Tables should be numbered consecutively in the order in which they appear in the manuscript, for example “Table 1”, “Table 2”, and so on.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Explanatory notes or definitions of abbreviations used in the table may be provided in footnotes below the table</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Table 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5707CBFB">
+    <w:p w14:paraId="6A971D32">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All figure titles should follow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sentence case </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(only the first word and proper nouns capitalized) and should be formulated as descriptive phrases rather than complete sentences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Table 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25D47DA4">
-[...209 lines deleted...]
-    <w:p w14:paraId="460CCDC9">
+    <w:p w14:paraId="3F2BFA73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5AA67448">
+    <w:p w14:paraId="5A0AF079">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4F3841E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5DE495">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Interpretation of the mean scale for belief, concern, and practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67725430">
+    <w:p w14:paraId="45B3AB63">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="87"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1439"/>
         <w:gridCol w:w="1439"/>
       </w:tblGrid>
-      <w:tr w14:paraId="461C1646">
+      <w:tr w14:paraId="1787CD1A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1320C7A3">
+          <w:p w14:paraId="774A2609">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Scale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44589768">
+          <w:p w14:paraId="28360889">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Mean Interpretation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9F2D49">
+          <w:p w14:paraId="0A3DE15F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="799A6A4D">
+      <w:tr w14:paraId="6615C548">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AF9E365">
+          <w:p w14:paraId="6278C7B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.00–2.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A72749F">
+          <w:p w14:paraId="2D68F583">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strongly Disagree, Disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D22F93C">
+          <w:p w14:paraId="3E6376AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="359D02B6">
+      <w:tr w14:paraId="6959D2CE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0888D407">
+          <w:p w14:paraId="00BA57A4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.50–3.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77234E72">
+          <w:p w14:paraId="577EFF2E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Neutral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D67111E">
+          <w:p w14:paraId="0A2DCC90">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61F12000">
+      <w:tr w14:paraId="09A6B896">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14B369B9">
+          <w:p w14:paraId="2E2F25E9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.50–5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2813D03E">
+          <w:p w14:paraId="2820D1AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Agree, Strongly Agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="457D131D">
+          <w:p w14:paraId="4B981F7F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B3FDBD3">
+    <w:p w14:paraId="0B96EC3E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B31E993">
+    <w:p w14:paraId="578D65F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6DF5F9">
+    <w:p w14:paraId="1C3696E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>One-way ANOVA results based on teaching subjects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B5EEB6">
+    <w:p w14:paraId="77C195F2">
       <w:pPr>
-        <w:pStyle w:val="391"/>
+        <w:pStyle w:val="392"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="87"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1026"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6B07C544">
+      <w:tr w14:paraId="7F47DE97">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="092A390B">
+          <w:p w14:paraId="1A6AAA0C">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6228F5D0">
+          <w:p w14:paraId="7CD75969">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C3BF17A">
+          <w:p w14:paraId="14251DF4">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Percentage </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5ABCE57A">
+      <w:tr w14:paraId="6F22E646">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF3618F">
+          <w:p w14:paraId="5DB89CC1">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07CE3D24">
+          <w:p w14:paraId="7901C6D5">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C4F8984">
+          <w:p w14:paraId="66551734">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">23.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2FC9E3F9">
+      <w:tr w14:paraId="681C92DE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2825C651">
+          <w:p w14:paraId="100ECCCE">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Disagree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36488700">
+          <w:p w14:paraId="1D83EA09">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F125CD8">
+          <w:p w14:paraId="7149F97E">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">36.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="192F587B">
+      <w:tr w14:paraId="6EE405FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C3476B">
+          <w:p w14:paraId="77A23952">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Sure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1648FB51">
+          <w:p w14:paraId="4EA96F08">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1AF097">
+          <w:p w14:paraId="739771E2">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">33.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4930AD99">
+      <w:tr w14:paraId="124CD385">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7793231C">
+          <w:p w14:paraId="0B27503F">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9A097D">
+          <w:p w14:paraId="0267F22A">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25972995">
+          <w:p w14:paraId="4C8C9B7A">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="02F980AF">
+      <w:tr w14:paraId="6F4B2833">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D8FB7BE">
+          <w:p w14:paraId="1153DA12">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly Agree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3942F9">
+          <w:p w14:paraId="2617878D">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BAD07BF">
+          <w:p w14:paraId="4179AC7A">
             <w:pPr>
-              <w:pStyle w:val="391"/>
+              <w:pStyle w:val="392"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7055D37B">
+    <w:p w14:paraId="23F97F24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*p &lt; 0.05.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E95969F">
-[...23 lines deleted...]
-    <w:p w14:paraId="5BBC23F6">
+    <w:p w14:paraId="3187F9EB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AC3409">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="21798E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsection heading </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Heading 3: in sentence case; 11pt; italic; no boldface; do not leave one blank line between the main text)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAABDDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>headings should be clearly structured and numbered consecutively to guide readers through the manuscript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Primary sections are typically numbered using Arabic numerals, such as “1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Introduction”, “2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literature Review”, or “3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Methodology”. Subsections may be numbered hierarchically, for example “3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Data collection” and “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4.2.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data analysis”. Authors should ensure that headings are concise and accurately reflect the content of the section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D01901E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="280" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A944EDA">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Equations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41092F56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20577C22">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Equations should be clearly presented and centered within the text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Each equation should be numbered consecutively, and the equation number should appear in parentheses aligned to the right margin. When referring to an equation in the text, use the format “Equation (1)”. Mathematical variables should be written in italic type, while units and constants should appear in upright Roman type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Authors should also ensure that special formatting is applied correctly, particularly for subscripts and superscripts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. For example, chemical formulas such as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be written with the numeral as a subscript, and variable indices such as a1 or coordinate pairs such as (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>) should use proper subscript formatting rather than normal text. All symbols used in equations should be clearly defined in the text when they first appear [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEAB2F2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041C2340">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39217A93">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1                                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06514932">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BA7CB1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represents the resulting force, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denotes mass, a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the first acceleration component, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>is a constant coefficient, and b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>represents the first displacement parameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8E9B6B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBC23F6">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>In-Text Citations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8AB477">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580A7273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>To sum up, there is a great relationship between Western rhetoric and English writing, rhetoric is not only the use of rhetoric. However, the use of figures of speech can provide some very useful writing skills for English writing. Rhetoric, as a whole, is an art of persuasion. In the process of using various rhetorical devices to write, English writers should pay attention to strengthening their understanding of rhetoric itself and the knowledge covered within it, and combine the rhetorical perspective to improve their ability to use rhetorical devices such as contrastive, exaggeration and so on.</w:t>
-[...34 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">All references cited in the manuscript must be listed in the References section and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentioned </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>in order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>in the text. In-text citations should be indicated using numbers in square brackets, such as “[1]” or “[2,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>The finding revealed that the lack of training for both teachers and students was the main factor that prevented them from using educational technology tools in teaching and learning Ecology. Therefore, training on educational technology for both teachers and students is recommended. Since educational technology tools have arisen excitement and curiosity amongst students, they recommended other module tutors to use educational technology tools as well. Educational technology tools integrated in the module will be further replicated by student’s teacher during teaching practice or as a full fledge teacher. Therefore, tutors were recommended to use variety of educational technology tools in learning, teaching and an assessment.</w:t>
+        <w:t xml:space="preserve">3]”. When multiple references are cited together, the citation numbers should be separated by commas or presented as a range when appropriate (e.g., “[4–6]”). References must be cited sequentially throughout the manuscript according to their first occurrence. Author–date citation formats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">like </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“Desa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>et al. (20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>are not permitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. The correct way to provide a direct citation is: Desa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>et al. [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>] suggest that the use of precision livestock technology can help control greenhouse gas emissions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Authors should instead cite the corresponding reference number in brackets, for example: “Previous studies have demonstrated this effect [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>].”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA19076">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A9B1D58">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8E66AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBE8A32">
+    <w:p w14:paraId="20D33AC6">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:ind w:leftChars="0" w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">The authors arc grateful to </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:t>The Acknowledgement section should be used to recognize individuals, institutions, or organizations that contributed to the research but do not meet the criteria for authorship. This may include technical assistance, administrative support, language editing, or other forms of contribution that facilitated the completion of the study. Authors should ensure that all individuals acknowledged have agreed to be named in this section. Financial support should not be described here if it has already been disclosed in the Funding Support section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303AF8C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>xxxxx</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the ICAR-CentralInstitutc of</w:t>
-[...17 lines deleted...]
-        <w:t>Agricultural Enginccring, Bhopal, India for the assistanccin data analysis.</w:t>
+        <w:t>If the cited material has a formally published version or an openly accessible online source (such as a DOI, conference proceedings webpage, or an institutional repository), it must be included in the References section with a complete bibliographic citation. If the material has no publicly available publication or online link, it should not be listed in the reference list; instead, the relevant information may be described briefly in the Acknowledgement section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE3707E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1440A8EF">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Funding Support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8D2304">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A68B5B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>This work is sponsored by 2019 Project of Humanities and Social Sciences of Henan Provincial Department of Education: “Research on Translation for Overseas Publicity from the Perspective of the Persuasion Theory in Western Rhetoric” (2019-ZZJH-643); 2019 Teaching Reform Project of School of Foreign Studies, North China University of Water Resources and Electric Power: “The Reforming Design and Practice of Mixed Teaching of Online and Offline Course for English Rhetoric”; 2019 Teaching Reform Project of Henan Province: A Research on the “Golden Lesson” of College English from the Perspective of Telling Chinese Stories (2019SJGLX284).</w:t>
+        <w:t>Authors should clearly disclose all sources of financial support for the research described in the manuscript. This section should include the full name of the funding agency, the grant number where applicable, and the recipient of the funding if relevant. If multiple funding sources supported the work, they should be listed in a single sentence and separated clearly. Authors should ensure that the information provided in this section is consistent with the funding information submitted during the manuscript submission process. If the research did not receive any specific grant from funding agencies in the public, commercial, or not-for-profit sectors, authors may state: “This research received no external funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED0F4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64FF8148">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Ethical Statement</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:t>Ethical Statement</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>necessary part, c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>hoose a template based on the specific context, or feel free to create your own )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B517BCB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B02523">
+    <w:p w14:paraId="5E49584E">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Th</w:t>
-      </w:r>
+        <w:t>This study does not contain any studies with human subjects performed by any of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AE9668">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265B2A41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ethical approval was waived or not required in accordance with national regulations. The study was conducted in line with internationally accepted ethical standards, including the Declaration of Helsinki and relevant animal research guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2709FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5C48BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>is study does not contain any studies with human or animal subjects performed by any of the authors.</w:t>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The study involving human participants was reviewed by the [Full Name of Ethics Committee] of [Affiliated Institution] and was granted an exemption from full ethical review, exemption number XXX, on [Approval Date]. All procedures were conducted in accordance with relevant ethical guidelines and regulations. Where applicable, informed consent was obtained from all human participants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E5CD0A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766AB608">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Conflict</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Interest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(necessary part, choose a template based on the specific context, or feel free to create your own)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C93997C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79D1BC26">
+    <w:p w14:paraId="1E6766D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The authors declare that they have no conflicts of interest to this work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2520C857">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0727EE8F">
+    <w:p w14:paraId="62CC42F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to a potential conflict of interest between the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Editor-in-Chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Editorial Board Member] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and one of the authors, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Editor-in-Chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/Editorial Board Member]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>no involvement in the peer review or editorial decision-making for this manuscript.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7236F561">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(Please state any other undisclosed conflicts of interest, including, but not limited to, employment, consultancies, stock ownership, paid expert testimony, and patent applications or registrations.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AAA16A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6853EC3B">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="宋体"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Availability Statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(Choose a template based on the specific context, or feel free to create your own)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132C2BD8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6A43EB42">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data sharing is not applicable to this article as no new data were created or analyzed in this study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C84F51">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20689927">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>The data that support the findings of this study are openly available in [repository name e.g “figshare”] at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[URL]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E71CA5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7731BA1B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data are available from the corresponding author upon reasonable request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44961762">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5E246645">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Due to confidentiality agreements, the raw data are not publicly available but can be obtained from the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>corresponding author on reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0D6B2C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5462F854">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author Contribution Statement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="21798E"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(necessary part)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649CE26C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5843616F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conceptualization, Methodology, Validation, Investigation, Resources, Data curation, Writing - original draft, Writing - review &amp; editing, Visualization, Supervision, Project administration. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>B:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Software, Validation, Formal analysis, Resources, Data curation, Writing - original draft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visualization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2A20BA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data that support the findings of this study are openly available in [repository name e.g “figshare”] at </w:t>
-[...29 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="463C20F1">
       <w:pPr>
         <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6125A993">
       <w:pPr>
-        <w:pStyle w:val="388"/>
+        <w:pStyle w:val="389"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0B331162">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="360" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All references cited in the manuscript must appear in the reference list, and the reference list must include only those sources that are cited in the text. References should be arranged in the order in which they are first cited in the manuscript. All references must follow the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>APA citation style</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, and authors are responsible for ensuring the accuracy and completeness of bibliographic information, including author names, article titles, journal titles, publication year, volume, issue, page numbers, and DOI where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35858629">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D218B1">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="360" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Authors should ensure that the reference list meets the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66267C7E">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB5E39F">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>If a non-English source is cited, the original title should be provided first, followed by the English translation in square brackets. See references [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>] for examples.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F197CA">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="08B43126">
       <w:pPr>
-        <w:pStyle w:val="388"/>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dmitriev, V., de Oliveira, R. M. S., Paiva, R. R., &amp; Rodrigues, N. R. N. M. (2023). Multifunctional THz graphene antenna with 360° continuous </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ϕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-steering and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>θ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-control of beam. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sensors, 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(15), 6900.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/s23156900" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/s23156900</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F58D05">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agarwal, V., Taware, S., Yadav, S. A., Gangodkar, D., Rao, A., &amp; Srivastav, V. K. (2022). Customer—churn prediction using machine learning. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2022 2nd International Conference on Technological Advancements in Computational Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 893-899. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1109/ICTACS56270.2022.9988187" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1109/ICTACS56270.2022.9988187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F871D38">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Zhou, Z.-H. (2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensemble methods: Foundations and algorithms.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USA: CRC Press. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1201/b12207" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1201/b12207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF5BDDA">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patidar, S., Kumar, N., &amp; Jindal, R. (2024). IoT data stream handling, analysis, communication and security issues: A systematic survey. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Wireless Personal Communications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advance online publication. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s11277-024-11177-1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s11277-024-11177-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30005B04">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oh, E. S. (2022). The global digital content landscape. In A. Taubman &amp; J. Watal (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Trade in knowledge: Intellectual property, trade and development in a transformed global economy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 323-351). Cambridge University Press. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1017/9781108780919.013" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1017/9781108780919.013</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E72D62">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, H., Zhuo, F., Zhou, J., Liu, Y., Zhang, J., Dong, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Fu, Y. (2023). Advances in graphene-based flexible and wearable strain sensors. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Chemical Engineering Journal, 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, 142576.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.cej.2023.142576" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.cej.2023.142576</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015E134F">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upender, P. (2024). Graphene-infused multi-port circularly polarized dielectric resonator antenna with polarization switching. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Optical and Quantum Electronics, 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(5), 876.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s11082-024-06801-0" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48238E2A">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teutsch, M., Sappa, A. D., &amp; Hammoud, R. I. (2022). Detection, classification, and tracking. In M. Teutsch, A. D. Sappa, &amp; R. I. Hammoud (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer vision in the infrared spectrum: Challenges and approaches </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pp. 35-58). Springer International Publishing. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/978-3-031-01826-8_4" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/978-3-031-01826-8_4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BE56A6">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upender, P. (2024). Graphene-infused multi-port circularly polarized dielectric resonator antenna with polarization switching. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Optical and Quantum Electronics, 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(5), 876.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s11082-024-06801-0" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s11082-024-06801-0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03792204">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Hwang, H. J., Kim, S.-Y., Lee, S. K., &amp; Lee, B. H. (2023). Reconfigurable single-layer graphene radio frequency antenna device capable of changing resonant frequency.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nanomaterials, 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(7), 1203.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/nano13071203" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/nano13071203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F615140">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Hassani, O., &amp; Saadi, A. (2023). Towards a full design of a super-wide band slotted antenna array using graphene material for future 6G applications. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Results in Optics, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-IN" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, 100427.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.rio.2023.100427" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.rio.2023.100427</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1565A271">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al‐amri, R., Murugesan, R. K., Almutairi, M., Munir, K., Alkawsi, G., &amp; Baashar, Y. (2022). A clustering algorithm for evolving data streams using temporal spatial hyper cube. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Applied Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>(13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 6523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/app12136523" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/app12136523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C9C508">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lexman, R. R., &amp; Baral, R. (2024). Digital twins in MOOCs: Exploring ways to enhance interactivity. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Development and Learning in Organizations: An International Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 23-26. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1108/DLO-04-2023-0091" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1108/DLO-04-2023-0091</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3E3F32">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nayak, A. A., &amp; Dharmanna, L. (2021). A comprehensive survey on content analysis and its challenges. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Evolutionary Computing and Mobile Sustainable Networks: Proceedings of ICECMSN 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 761-771. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/978-981-15-5258-8_70" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/978-981-15-5258-8_70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C9BCA1">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akarsu, O. (2024). Girişimcilerin nedenini ve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asılını </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nlamak: “StoryBox” üzerinden bir çözümleme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Understanding the why and how of entrepreneurs: An analysis via </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>StoryBox</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sosyal Mucit Academic Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(1), 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.54733/smar.1404649" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.54733/smar.1404649</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Turkish article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78703F8F">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cui, C., Du, M., Xiao, Y., Lai, A., Li, H., Wang, Z., ..., &amp; Kang, Z. (2021). Qiáng duìliú tiānqì zīliào tónghuà hé línjìn yùbào jìshù yánjiū [Study on the technique of data assimilation and nowcasting of severe convective weather]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Meteorological Monthly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(08), 901–918. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dx.doi.org/10.7519/j.issn.1000-0526.2021.08.001" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://dx.doi.org/10.7519/j.issn.1000-0526.2021.08.001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Chinese article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8DC78F">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanaka, H. (1990). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faji imoderingu to sono ōyō </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[Fuzzy modeling and its applications]. Japan: Asakura Publishing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Japanese book)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461C8CC1">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walther, G. (2005). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Recycling von Elektro- und Elektronik-Altgeräten: Strategische Planung von Stoffstrom-Netzwerken für kleine und mittelständische Unternehmen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Recycling of waste electrical and electronic equipment: Strategic planning of material flow networks for small and medium-sized enterprises]. Germany: Deutscher Universitäts-Verlag.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(German book)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F1BD51">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobral Pereira, L. P., &amp; da Silva Maia, M. (2021). Principais abordagens fisioterapêuticas no tratamento de artrite reumatóide: Uma revisão bibliográfica [Main physical therapy approaches in the treatment of rheumatoid arthritis: A literature review]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Research, Society and Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12), e439101220846. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.33448/rsd-v10i12.20846" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.33448/rsd-v10i12.20846</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Portuguese article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D839CA">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prasetyo, A. B., &amp; Laksana, T. G. (2022). Optimasi algoritma K-Nearest Neighbors dengan teknik cross validation dengan streamlit (studi data: Penyakit diabetes) [Optimization of K-Nearest Neighbors algorithm with cross validation techniques for diabetes prediction with streamlit]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Applied Informatics and Computing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 194–204. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.30871/jaic.v6i2.4182" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.30871/jaic.v6i2.4182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Indonesian article)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B013A6">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Zhang, K., Shao, T., Sun, Y., Xu, X., Zhang, X., Zhou, X., ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Huang, S. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>). Interpretable research of fuzzy methods: A literature survey. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Information Fusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">103524. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.inffus.2025.103524" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.inffus.2025.103524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCC0F5A">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tian, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>W., Alattas, K., El-Sousy, F., Alanazi, A., Mohammadzadeh, A., Tavoosi, J., ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Skruch, P. (2022). A new short term electrical load forecasting by type-2 fuzzy neural networks. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Energies, 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9), 3034. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/en15093034" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/en15093034</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E208B8">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Hegazi, M. O., Almaslukh, B., &amp; Siddig, K. (2023). A fuzzy model for reasoning and predicting student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>s academic performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Applied Sciences, 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8), 5140. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/app13085140" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/app13085140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3574C85B">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Masud, N., Chowdhury, P., Al Bassam, A., Sourav, M. T. I., &amp; Sobhan, A. (2025). A machine learning and IoT-driven framework for real-time disaster management. In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.igi-global.com/affiliate/mourade-azrour/489661" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Azrour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.igi-global.com/affiliate/imran-hossain/470810" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hossain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; A. K. M. M. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.igi-global.com/affiliate/akmmahmudul-haque/494912" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Haque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Addressing environmental challenges with AI, robotics, and augmented reality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t> (pp. 247-288). IGI Global Scientific Publishing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.4018/979-8-3373-1892-9.ch010" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.4018/979-8-3373-1892-9.ch010</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F481026">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Ikotun, A. M., Ezugwu, A. E., Abualigah, L., Abuhaija, B., &amp; Heming, J. (2023). K-means clustering algorithms: A comprehensive review, variants analysis, and advances in the era of big data.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Information Sciences, 622</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>, 178-210.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.ins.2022.11.139" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.ins.2022.11.139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3325C7">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hassan, A. A., &amp; Hassan, T. M. (2022). Real-time big data analytics for data stream challenges: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n overview. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>European Journal of Information Technologies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 1–6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.24018/compute.2022.2.4.62" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.24018/compute.2022.2.4.62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C18BFD">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Wang, J., Wu, Y., Huang, X., Zhang, C., &amp; Nie, F. (2024). Projected fuzzy c-means clustering algorithm with instance penalty. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Expert Systems with Applications, 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 124563. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.eswa.2024.124563" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.eswa.2024.124563</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA795CF">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Bouakkaz, H., Bouakkaz, M., Kerrache, C. A., &amp; Dhelim, S. (2025). Enhanced classification of medicinal plants using deep learning and optimized CNN architectures.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Heliyon, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e42385. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.heliyon.2025.e42385" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.heliyon.2025.e42385</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD7B7AC">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vani, E. S., Gururaj, H. M., &amp; Rai, B. K. (2025). HCVINet: A multimodal deep learning approach for medicinal plant classification using visual and semantic features. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SN Computer Science, 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5), 551. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s42979-025-04099-7" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s42979-025-04099-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1E24CA">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="216"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>Liu, Z., &amp; He, X. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Dynamic submodular-based learning strategy in imbalanced drifting streams for real-time safety assessment in nonstationary environments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>IEEE Transactions on Neural Networks and Learning Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), 3038–3051. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1109/TNNLS.2023.3294788" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1109/TNNLS.2023.3294788</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB394C6">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:leftChars="0" w:hanging="360" w:hangingChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tejas, A., Reddy, K. C., Battu, S. K., &amp; Devi, V. V. R. (2025). AI-based Ayurvedic leaf analysis and recommendations. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings of International Conference on Computer Science and Communication Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>1018-1033.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.2991/978-94-6463-858-5_85" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="210"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.2991/978-94-6463-858-5_85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F3F0A4">
+      <w:pPr>
+        <w:pStyle w:val="389"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360" w:hangingChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...939 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708" w:num="2"/>
       <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
@@ -6379,127 +11494,136 @@
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:altName w:val="Segoe UI Semilight"/>
     <w:panose1 w:val="02000400000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Semilight">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="苹方-简">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000017" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="6000019F" w:csb1="DFD70000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="MS UI Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
   </w:font>
-  <w:font w:name="MS UI Gothic">
-    <w:panose1 w:val="020B0600070205080204"/>
+  <w:font w:name="Hiragino Sans">
+    <w:altName w:val="Yu Gothic UI Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000012" w:usb3="00000000" w:csb0="0002000D" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DMAIH O+ Adv T T 140f 2bdb">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOTd43c2f13">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="等线">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="66C80074">
     <w:pPr>
       <w:pStyle w:val="54"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
@@ -6978,50 +12102,336 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>yyyy</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="538E4376">
     <w:pPr>
       <w:pStyle w:val="56"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>______________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="9085D83B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9085D83B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="AF05648A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF05648A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="21798E"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="F5838A2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5838A2A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FD4EB627"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD4EB627"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="4"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="21798E"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="06E2370C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06E2370C"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="63"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
@@ -7091,78 +12501,113 @@
     <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52CA544A"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="2A7E5D13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52CA544A"/>
+    <w:tmpl w:val="2A7E5D13"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="388"/>
+      <w:pStyle w:val="389"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="2F53F77D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F53F77D"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5437872B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5437872B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="55FF61CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55FF61CD"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="20"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7232,121 +12677,139 @@
     <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6CD32DA8"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="389"/>
+      <w:pStyle w:val="390"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="190"/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -7392,50 +12855,51 @@
     <w:rsid w:val="00042D7A"/>
     <w:rsid w:val="000432EF"/>
     <w:rsid w:val="00044F7F"/>
     <w:rsid w:val="000469E1"/>
     <w:rsid w:val="00046E97"/>
     <w:rsid w:val="00047CFE"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="00052642"/>
     <w:rsid w:val="00052D9B"/>
     <w:rsid w:val="000538EA"/>
     <w:rsid w:val="00053929"/>
     <w:rsid w:val="00053EA3"/>
     <w:rsid w:val="0005542B"/>
     <w:rsid w:val="00060EEE"/>
     <w:rsid w:val="0006297E"/>
     <w:rsid w:val="00063F65"/>
     <w:rsid w:val="00064337"/>
     <w:rsid w:val="000648E5"/>
     <w:rsid w:val="00064F44"/>
     <w:rsid w:val="00067972"/>
     <w:rsid w:val="0007132B"/>
     <w:rsid w:val="000727C5"/>
     <w:rsid w:val="00072FE4"/>
     <w:rsid w:val="000739B9"/>
     <w:rsid w:val="0007405F"/>
+    <w:rsid w:val="000749E3"/>
     <w:rsid w:val="0007739D"/>
     <w:rsid w:val="0007797D"/>
     <w:rsid w:val="00077F10"/>
     <w:rsid w:val="00082606"/>
     <w:rsid w:val="0008361C"/>
     <w:rsid w:val="000844DE"/>
     <w:rsid w:val="0008568B"/>
     <w:rsid w:val="000858EE"/>
     <w:rsid w:val="00085DFE"/>
     <w:rsid w:val="00085ED0"/>
     <w:rsid w:val="0008793E"/>
     <w:rsid w:val="0009133E"/>
     <w:rsid w:val="000926CB"/>
     <w:rsid w:val="000931F1"/>
     <w:rsid w:val="00095432"/>
     <w:rsid w:val="00095C08"/>
     <w:rsid w:val="00097FAB"/>
     <w:rsid w:val="000A14ED"/>
     <w:rsid w:val="000A3920"/>
     <w:rsid w:val="000A3AAC"/>
     <w:rsid w:val="000A4E75"/>
     <w:rsid w:val="000A7A14"/>
     <w:rsid w:val="000B00C2"/>
     <w:rsid w:val="000B0239"/>
     <w:rsid w:val="000B03D5"/>
@@ -8179,50 +13643,51 @@
     <w:rsid w:val="00667A1D"/>
     <w:rsid w:val="00670A88"/>
     <w:rsid w:val="006723A5"/>
     <w:rsid w:val="006735A0"/>
     <w:rsid w:val="00673692"/>
     <w:rsid w:val="00674B01"/>
     <w:rsid w:val="00675E30"/>
     <w:rsid w:val="006762BB"/>
     <w:rsid w:val="00680282"/>
     <w:rsid w:val="006808C0"/>
     <w:rsid w:val="006832C1"/>
     <w:rsid w:val="00684A60"/>
     <w:rsid w:val="006853E5"/>
     <w:rsid w:val="006878F5"/>
     <w:rsid w:val="0069003F"/>
     <w:rsid w:val="006900A2"/>
     <w:rsid w:val="00690698"/>
     <w:rsid w:val="006908C2"/>
     <w:rsid w:val="0069123E"/>
     <w:rsid w:val="0069168D"/>
     <w:rsid w:val="00692118"/>
     <w:rsid w:val="00692B32"/>
     <w:rsid w:val="00692E99"/>
     <w:rsid w:val="00694451"/>
     <w:rsid w:val="006973DD"/>
+    <w:rsid w:val="0069744B"/>
     <w:rsid w:val="00697746"/>
     <w:rsid w:val="006A0FE8"/>
     <w:rsid w:val="006A308E"/>
     <w:rsid w:val="006A4486"/>
     <w:rsid w:val="006A4D95"/>
     <w:rsid w:val="006A5405"/>
     <w:rsid w:val="006A5407"/>
     <w:rsid w:val="006B2077"/>
     <w:rsid w:val="006B2E0A"/>
     <w:rsid w:val="006B3BCA"/>
     <w:rsid w:val="006B4BBD"/>
     <w:rsid w:val="006B58FA"/>
     <w:rsid w:val="006B647F"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C0E7C"/>
     <w:rsid w:val="006C194F"/>
     <w:rsid w:val="006C200B"/>
     <w:rsid w:val="006C3295"/>
     <w:rsid w:val="006C3959"/>
     <w:rsid w:val="006C3BE5"/>
     <w:rsid w:val="006C66DB"/>
     <w:rsid w:val="006C74B8"/>
     <w:rsid w:val="006D14C2"/>
     <w:rsid w:val="006D1CEB"/>
     <w:rsid w:val="006D36EF"/>
@@ -8265,50 +13730,51 @@
     <w:rsid w:val="007321D5"/>
     <w:rsid w:val="0073385B"/>
     <w:rsid w:val="0073437B"/>
     <w:rsid w:val="00734A30"/>
     <w:rsid w:val="00734B2F"/>
     <w:rsid w:val="007358CA"/>
     <w:rsid w:val="0073594F"/>
     <w:rsid w:val="007400B5"/>
     <w:rsid w:val="00740C28"/>
     <w:rsid w:val="00740CAD"/>
     <w:rsid w:val="0074122A"/>
     <w:rsid w:val="007413AE"/>
     <w:rsid w:val="0074207D"/>
     <w:rsid w:val="00743EB2"/>
     <w:rsid w:val="0074503B"/>
     <w:rsid w:val="00745EFA"/>
     <w:rsid w:val="00747CD4"/>
     <w:rsid w:val="00750465"/>
     <w:rsid w:val="0075062F"/>
     <w:rsid w:val="00751BC9"/>
     <w:rsid w:val="00753880"/>
     <w:rsid w:val="00754C2F"/>
     <w:rsid w:val="0075578D"/>
     <w:rsid w:val="0075580B"/>
     <w:rsid w:val="007562AB"/>
+    <w:rsid w:val="00757B9E"/>
     <w:rsid w:val="0076102B"/>
     <w:rsid w:val="00761488"/>
     <w:rsid w:val="00761B18"/>
     <w:rsid w:val="00761C01"/>
     <w:rsid w:val="00762AFD"/>
     <w:rsid w:val="00764070"/>
     <w:rsid w:val="00765555"/>
     <w:rsid w:val="00765F00"/>
     <w:rsid w:val="00767541"/>
     <w:rsid w:val="00771DF7"/>
     <w:rsid w:val="007728B8"/>
     <w:rsid w:val="00773165"/>
     <w:rsid w:val="00774B32"/>
     <w:rsid w:val="007757EB"/>
     <w:rsid w:val="00776248"/>
     <w:rsid w:val="00776EF3"/>
     <w:rsid w:val="00777315"/>
     <w:rsid w:val="00777CDE"/>
     <w:rsid w:val="00780523"/>
     <w:rsid w:val="00781840"/>
     <w:rsid w:val="00781D09"/>
     <w:rsid w:val="007842CD"/>
     <w:rsid w:val="0078447C"/>
     <w:rsid w:val="00784A07"/>
     <w:rsid w:val="00786D7C"/>
@@ -9042,50 +14508,51 @@
     <w:rsid w:val="00D835E2"/>
     <w:rsid w:val="00D84B61"/>
     <w:rsid w:val="00D84D49"/>
     <w:rsid w:val="00D854F5"/>
     <w:rsid w:val="00D858D2"/>
     <w:rsid w:val="00D877B1"/>
     <w:rsid w:val="00D91C2A"/>
     <w:rsid w:val="00D92990"/>
     <w:rsid w:val="00D93144"/>
     <w:rsid w:val="00D93246"/>
     <w:rsid w:val="00D93FDD"/>
     <w:rsid w:val="00D951C7"/>
     <w:rsid w:val="00D95400"/>
     <w:rsid w:val="00D956CC"/>
     <w:rsid w:val="00D95C60"/>
     <w:rsid w:val="00D96A7B"/>
     <w:rsid w:val="00D973BF"/>
     <w:rsid w:val="00DA1F7C"/>
     <w:rsid w:val="00DA33E1"/>
     <w:rsid w:val="00DA4F6A"/>
     <w:rsid w:val="00DA5631"/>
     <w:rsid w:val="00DA59BB"/>
     <w:rsid w:val="00DB0739"/>
     <w:rsid w:val="00DB07B9"/>
     <w:rsid w:val="00DB07D3"/>
+    <w:rsid w:val="00DB20F7"/>
     <w:rsid w:val="00DB2D56"/>
     <w:rsid w:val="00DB373C"/>
     <w:rsid w:val="00DB4719"/>
     <w:rsid w:val="00DB4C22"/>
     <w:rsid w:val="00DB4F20"/>
     <w:rsid w:val="00DB53CC"/>
     <w:rsid w:val="00DB5949"/>
     <w:rsid w:val="00DB63AA"/>
     <w:rsid w:val="00DB6519"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DB7769"/>
     <w:rsid w:val="00DB7D22"/>
     <w:rsid w:val="00DC0371"/>
     <w:rsid w:val="00DC2ED4"/>
     <w:rsid w:val="00DC3848"/>
     <w:rsid w:val="00DC4110"/>
     <w:rsid w:val="00DC4722"/>
     <w:rsid w:val="00DC4895"/>
     <w:rsid w:val="00DC48CD"/>
     <w:rsid w:val="00DD021A"/>
     <w:rsid w:val="00DD0C5F"/>
     <w:rsid w:val="00DD1689"/>
     <w:rsid w:val="00DD1817"/>
     <w:rsid w:val="00DD1902"/>
     <w:rsid w:val="00DD306C"/>
@@ -9299,119 +14766,417 @@
     <w:rsid w:val="00FC0BBC"/>
     <w:rsid w:val="00FC16E7"/>
     <w:rsid w:val="00FC18D3"/>
     <w:rsid w:val="00FC3954"/>
     <w:rsid w:val="00FC3CC7"/>
     <w:rsid w:val="00FC4250"/>
     <w:rsid w:val="00FC4ECC"/>
     <w:rsid w:val="00FC534F"/>
     <w:rsid w:val="00FC5B79"/>
     <w:rsid w:val="00FC61BA"/>
     <w:rsid w:val="00FD0027"/>
     <w:rsid w:val="00FD1186"/>
     <w:rsid w:val="00FD1208"/>
     <w:rsid w:val="00FD1B6D"/>
     <w:rsid w:val="00FD214D"/>
     <w:rsid w:val="00FD2E2F"/>
     <w:rsid w:val="00FD3A02"/>
     <w:rsid w:val="00FD4633"/>
     <w:rsid w:val="00FD5300"/>
     <w:rsid w:val="00FD6D45"/>
     <w:rsid w:val="00FE13F1"/>
     <w:rsid w:val="00FE3731"/>
     <w:rsid w:val="00FE4056"/>
     <w:rsid w:val="00FE5BC3"/>
     <w:rsid w:val="00FE64DE"/>
+    <w:rsid w:val="01E943A0"/>
     <w:rsid w:val="021A270B"/>
+    <w:rsid w:val="02E4100B"/>
+    <w:rsid w:val="02E76958"/>
+    <w:rsid w:val="03343D40"/>
     <w:rsid w:val="034759E4"/>
+    <w:rsid w:val="03547F3F"/>
     <w:rsid w:val="03766DF0"/>
+    <w:rsid w:val="037B196F"/>
     <w:rsid w:val="03EB0DED"/>
+    <w:rsid w:val="040E6340"/>
+    <w:rsid w:val="044704D0"/>
+    <w:rsid w:val="055E6E53"/>
     <w:rsid w:val="05D9297D"/>
     <w:rsid w:val="0628472F"/>
+    <w:rsid w:val="064F2C3F"/>
+    <w:rsid w:val="06A00E6B"/>
+    <w:rsid w:val="07AF7E3A"/>
+    <w:rsid w:val="084367D4"/>
+    <w:rsid w:val="09BA2AC6"/>
+    <w:rsid w:val="0A0C3321"/>
     <w:rsid w:val="0A0E26B4"/>
+    <w:rsid w:val="0A621193"/>
     <w:rsid w:val="0A9926DB"/>
     <w:rsid w:val="0A996656"/>
+    <w:rsid w:val="0AE75B3C"/>
+    <w:rsid w:val="0B1B1342"/>
+    <w:rsid w:val="0B304DED"/>
+    <w:rsid w:val="0B867103"/>
     <w:rsid w:val="0B8D0492"/>
     <w:rsid w:val="0B9F51F8"/>
+    <w:rsid w:val="0BC96FF0"/>
+    <w:rsid w:val="0BE81B6C"/>
     <w:rsid w:val="0C112E71"/>
+    <w:rsid w:val="0CD079BC"/>
+    <w:rsid w:val="0CEA36C2"/>
     <w:rsid w:val="0D336E17"/>
+    <w:rsid w:val="0D38267F"/>
+    <w:rsid w:val="0EC95C85"/>
+    <w:rsid w:val="0F01318E"/>
+    <w:rsid w:val="0F1669F0"/>
     <w:rsid w:val="0F587009"/>
+    <w:rsid w:val="0F7A4F83"/>
+    <w:rsid w:val="0FDA1211"/>
+    <w:rsid w:val="0FFE195E"/>
+    <w:rsid w:val="10621BF3"/>
     <w:rsid w:val="10872B54"/>
+    <w:rsid w:val="12443874"/>
+    <w:rsid w:val="129C720C"/>
     <w:rsid w:val="12C75CE2"/>
+    <w:rsid w:val="14E07884"/>
+    <w:rsid w:val="14FB46BE"/>
+    <w:rsid w:val="151E215B"/>
+    <w:rsid w:val="15475B55"/>
+    <w:rsid w:val="15542020"/>
+    <w:rsid w:val="15D8055B"/>
+    <w:rsid w:val="15DA15E8"/>
+    <w:rsid w:val="15EA64E1"/>
+    <w:rsid w:val="1638724C"/>
+    <w:rsid w:val="164D719B"/>
+    <w:rsid w:val="16881F81"/>
+    <w:rsid w:val="16BCEEF1"/>
+    <w:rsid w:val="171C4DC0"/>
+    <w:rsid w:val="17683B61"/>
+    <w:rsid w:val="17695829"/>
+    <w:rsid w:val="17CE60BA"/>
+    <w:rsid w:val="17E4768B"/>
     <w:rsid w:val="188C399C"/>
     <w:rsid w:val="192D0BBE"/>
+    <w:rsid w:val="196B7938"/>
+    <w:rsid w:val="19792055"/>
+    <w:rsid w:val="199450E1"/>
+    <w:rsid w:val="1A8213DE"/>
+    <w:rsid w:val="1B1F09DB"/>
     <w:rsid w:val="1B2A61E4"/>
+    <w:rsid w:val="1B334486"/>
+    <w:rsid w:val="1B770817"/>
+    <w:rsid w:val="1BC81072"/>
+    <w:rsid w:val="1C512E16"/>
+    <w:rsid w:val="1CF540E9"/>
+    <w:rsid w:val="1D2422D8"/>
+    <w:rsid w:val="1DA82F09"/>
+    <w:rsid w:val="1E4744D0"/>
     <w:rsid w:val="1E775CA0"/>
+    <w:rsid w:val="1EBD29E4"/>
+    <w:rsid w:val="1F422EEA"/>
+    <w:rsid w:val="1F7F5EEC"/>
+    <w:rsid w:val="1F8B4890"/>
     <w:rsid w:val="1FA140B4"/>
+    <w:rsid w:val="1FCB1131"/>
+    <w:rsid w:val="20315438"/>
+    <w:rsid w:val="22356D36"/>
+    <w:rsid w:val="224C01F8"/>
+    <w:rsid w:val="22513B6F"/>
+    <w:rsid w:val="230A01C2"/>
+    <w:rsid w:val="2426102C"/>
+    <w:rsid w:val="24556FC1"/>
+    <w:rsid w:val="24564B5D"/>
+    <w:rsid w:val="249661B1"/>
+    <w:rsid w:val="24C15397"/>
+    <w:rsid w:val="24CA5E5B"/>
+    <w:rsid w:val="268C0D2F"/>
+    <w:rsid w:val="26973678"/>
     <w:rsid w:val="26EA4592"/>
     <w:rsid w:val="272F40C7"/>
+    <w:rsid w:val="28F22C3A"/>
     <w:rsid w:val="29565868"/>
+    <w:rsid w:val="29BD5F8E"/>
+    <w:rsid w:val="29BF3AB4"/>
+    <w:rsid w:val="29FD45DD"/>
+    <w:rsid w:val="2A13795C"/>
+    <w:rsid w:val="2A36189D"/>
+    <w:rsid w:val="2A6D1762"/>
     <w:rsid w:val="2BA70B16"/>
+    <w:rsid w:val="2BC058C2"/>
+    <w:rsid w:val="2BE9306B"/>
     <w:rsid w:val="2C2E4F21"/>
     <w:rsid w:val="2C6D2698"/>
+    <w:rsid w:val="2C88401B"/>
+    <w:rsid w:val="2CCD473A"/>
+    <w:rsid w:val="2D287BC3"/>
+    <w:rsid w:val="2E1F0FC6"/>
+    <w:rsid w:val="2E3F6F72"/>
+    <w:rsid w:val="2EF35FAE"/>
+    <w:rsid w:val="2F7E3ACA"/>
     <w:rsid w:val="2FAF1ED5"/>
+    <w:rsid w:val="30134B5A"/>
+    <w:rsid w:val="307355F9"/>
+    <w:rsid w:val="30851429"/>
+    <w:rsid w:val="30DD0CC4"/>
+    <w:rsid w:val="31102E48"/>
+    <w:rsid w:val="31216E03"/>
+    <w:rsid w:val="31EC7411"/>
+    <w:rsid w:val="32470AEB"/>
+    <w:rsid w:val="32C75788"/>
+    <w:rsid w:val="3307027A"/>
+    <w:rsid w:val="33D4015C"/>
+    <w:rsid w:val="34224B16"/>
+    <w:rsid w:val="34D348B8"/>
+    <w:rsid w:val="34E940DB"/>
     <w:rsid w:val="34F90CBC"/>
+    <w:rsid w:val="34FC2127"/>
+    <w:rsid w:val="35417A73"/>
+    <w:rsid w:val="356D0868"/>
+    <w:rsid w:val="358D5E0F"/>
+    <w:rsid w:val="35904557"/>
+    <w:rsid w:val="359E6C74"/>
+    <w:rsid w:val="35F33821"/>
+    <w:rsid w:val="365C268B"/>
     <w:rsid w:val="3687595A"/>
     <w:rsid w:val="370A0339"/>
+    <w:rsid w:val="378974B0"/>
+    <w:rsid w:val="37CF580A"/>
+    <w:rsid w:val="382C4A0B"/>
     <w:rsid w:val="393B0C7E"/>
+    <w:rsid w:val="39C24EFB"/>
+    <w:rsid w:val="3AAD1707"/>
+    <w:rsid w:val="3AFE01B5"/>
+    <w:rsid w:val="3B526B27"/>
+    <w:rsid w:val="3B5F6EA5"/>
     <w:rsid w:val="3B8E2DEE"/>
+    <w:rsid w:val="3BAB20EB"/>
     <w:rsid w:val="3BE25D0E"/>
+    <w:rsid w:val="3C096E11"/>
+    <w:rsid w:val="3C601127"/>
     <w:rsid w:val="3D3879AE"/>
+    <w:rsid w:val="3D70539A"/>
     <w:rsid w:val="3E497C2B"/>
+    <w:rsid w:val="3E75078E"/>
+    <w:rsid w:val="3EB5502E"/>
+    <w:rsid w:val="3EF26282"/>
+    <w:rsid w:val="3F1B7587"/>
+    <w:rsid w:val="3F4D34B9"/>
+    <w:rsid w:val="3F61340A"/>
+    <w:rsid w:val="3FFB2F15"/>
+    <w:rsid w:val="405C39B3"/>
     <w:rsid w:val="40C32E63"/>
+    <w:rsid w:val="415E19AD"/>
+    <w:rsid w:val="419453CF"/>
     <w:rsid w:val="41BF7352"/>
+    <w:rsid w:val="41DD0B24"/>
+    <w:rsid w:val="423F358D"/>
+    <w:rsid w:val="42BF647C"/>
     <w:rsid w:val="43216D76"/>
+    <w:rsid w:val="432D5ADB"/>
+    <w:rsid w:val="433E1A96"/>
+    <w:rsid w:val="43B9736F"/>
+    <w:rsid w:val="43BE4985"/>
+    <w:rsid w:val="4487121B"/>
+    <w:rsid w:val="45660E30"/>
     <w:rsid w:val="45FD50F5"/>
     <w:rsid w:val="46045961"/>
+    <w:rsid w:val="467A2DE5"/>
+    <w:rsid w:val="468974CC"/>
+    <w:rsid w:val="46BD0F24"/>
     <w:rsid w:val="470C47C3"/>
+    <w:rsid w:val="47975C19"/>
+    <w:rsid w:val="47B95B8F"/>
+    <w:rsid w:val="47CA38F8"/>
+    <w:rsid w:val="48002EF7"/>
+    <w:rsid w:val="486A50DB"/>
+    <w:rsid w:val="487B1097"/>
+    <w:rsid w:val="48A57EC2"/>
+    <w:rsid w:val="48AE65BB"/>
+    <w:rsid w:val="48C20A74"/>
+    <w:rsid w:val="48E94252"/>
     <w:rsid w:val="48ED3A75"/>
     <w:rsid w:val="49085071"/>
+    <w:rsid w:val="491237A9"/>
     <w:rsid w:val="49A63576"/>
+    <w:rsid w:val="4A5D4EF8"/>
     <w:rsid w:val="4ABE526B"/>
+    <w:rsid w:val="4B157580"/>
     <w:rsid w:val="4B321EE0"/>
+    <w:rsid w:val="4B6B7951"/>
+    <w:rsid w:val="4BB361F2"/>
     <w:rsid w:val="4C3A6C8B"/>
+    <w:rsid w:val="4C8229F4"/>
+    <w:rsid w:val="4CBD1C7E"/>
+    <w:rsid w:val="4CE950BA"/>
     <w:rsid w:val="4D153868"/>
+    <w:rsid w:val="4D4128AF"/>
+    <w:rsid w:val="4D560E39"/>
+    <w:rsid w:val="4D725E5A"/>
+    <w:rsid w:val="4D87403A"/>
+    <w:rsid w:val="4DB429E0"/>
+    <w:rsid w:val="4DDF5C24"/>
+    <w:rsid w:val="4DF84304"/>
+    <w:rsid w:val="4E1B3100"/>
+    <w:rsid w:val="4E3715BC"/>
+    <w:rsid w:val="4E8567CB"/>
     <w:rsid w:val="508E3509"/>
     <w:rsid w:val="50D01775"/>
+    <w:rsid w:val="51791EEB"/>
+    <w:rsid w:val="51C91BAD"/>
+    <w:rsid w:val="51E7154B"/>
     <w:rsid w:val="51EF56D3"/>
+    <w:rsid w:val="521E31BF"/>
+    <w:rsid w:val="52293911"/>
+    <w:rsid w:val="52497018"/>
+    <w:rsid w:val="525941F7"/>
+    <w:rsid w:val="52CB6777"/>
     <w:rsid w:val="52E73CE8"/>
+    <w:rsid w:val="5325057D"/>
+    <w:rsid w:val="548117E3"/>
+    <w:rsid w:val="548F2152"/>
+    <w:rsid w:val="54D062C6"/>
     <w:rsid w:val="54E74AA3"/>
+    <w:rsid w:val="54EA7388"/>
+    <w:rsid w:val="5560589C"/>
+    <w:rsid w:val="562C39D0"/>
+    <w:rsid w:val="56426087"/>
+    <w:rsid w:val="568D446F"/>
+    <w:rsid w:val="56CB31E9"/>
+    <w:rsid w:val="56D90867"/>
     <w:rsid w:val="56E9366F"/>
+    <w:rsid w:val="57122BC6"/>
+    <w:rsid w:val="579D17FB"/>
+    <w:rsid w:val="589D3C92"/>
+    <w:rsid w:val="58C12AF6"/>
+    <w:rsid w:val="5919648E"/>
+    <w:rsid w:val="59E711FA"/>
+    <w:rsid w:val="59F34F31"/>
+    <w:rsid w:val="5A20384C"/>
+    <w:rsid w:val="5A5A6D5E"/>
     <w:rsid w:val="5B1038C0"/>
+    <w:rsid w:val="5B3F5F54"/>
+    <w:rsid w:val="5B4E6197"/>
     <w:rsid w:val="5B966FB7"/>
     <w:rsid w:val="5BBB1A7E"/>
+    <w:rsid w:val="5BBB61DE"/>
+    <w:rsid w:val="5BE670C0"/>
+    <w:rsid w:val="5C0827EA"/>
+    <w:rsid w:val="5C4A2E02"/>
+    <w:rsid w:val="5C910A31"/>
+    <w:rsid w:val="5D02548B"/>
+    <w:rsid w:val="5DBC1ADE"/>
+    <w:rsid w:val="5DD706C5"/>
+    <w:rsid w:val="5E59557E"/>
+    <w:rsid w:val="5EEC63F2"/>
+    <w:rsid w:val="5F117C07"/>
     <w:rsid w:val="5F3538F6"/>
+    <w:rsid w:val="5F49114F"/>
+    <w:rsid w:val="5F65716A"/>
+    <w:rsid w:val="5F6B37BB"/>
+    <w:rsid w:val="5FF437B1"/>
     <w:rsid w:val="609B1E7E"/>
+    <w:rsid w:val="609E54CA"/>
     <w:rsid w:val="60CA75BA"/>
+    <w:rsid w:val="60ED02AE"/>
+    <w:rsid w:val="61016185"/>
+    <w:rsid w:val="61614E76"/>
+    <w:rsid w:val="626C5880"/>
+    <w:rsid w:val="63280AF8"/>
+    <w:rsid w:val="63984453"/>
+    <w:rsid w:val="63C17E4E"/>
+    <w:rsid w:val="63D23E09"/>
+    <w:rsid w:val="63D86F45"/>
+    <w:rsid w:val="648F5856"/>
+    <w:rsid w:val="64C03C61"/>
+    <w:rsid w:val="64E75692"/>
+    <w:rsid w:val="64E77440"/>
+    <w:rsid w:val="64EF09EB"/>
+    <w:rsid w:val="65202952"/>
+    <w:rsid w:val="657333CA"/>
+    <w:rsid w:val="671B1623"/>
+    <w:rsid w:val="68776D2D"/>
+    <w:rsid w:val="689478DF"/>
+    <w:rsid w:val="68975621"/>
+    <w:rsid w:val="68D91796"/>
+    <w:rsid w:val="697B284D"/>
+    <w:rsid w:val="6A0E36C1"/>
+    <w:rsid w:val="6B713F07"/>
+    <w:rsid w:val="6B80414A"/>
     <w:rsid w:val="6C062A91"/>
+    <w:rsid w:val="6C4038DA"/>
+    <w:rsid w:val="6C4433CA"/>
+    <w:rsid w:val="6C9C4FB4"/>
+    <w:rsid w:val="6D3A5DFE"/>
+    <w:rsid w:val="6FB67CF6"/>
+    <w:rsid w:val="6FD11419"/>
     <w:rsid w:val="6FE2278B"/>
+    <w:rsid w:val="709C1A26"/>
+    <w:rsid w:val="70A6004B"/>
+    <w:rsid w:val="70F33611"/>
+    <w:rsid w:val="716D33C3"/>
+    <w:rsid w:val="71D64AC4"/>
+    <w:rsid w:val="720C2BDC"/>
+    <w:rsid w:val="72691DDC"/>
+    <w:rsid w:val="72693B8A"/>
+    <w:rsid w:val="72EB0A43"/>
+    <w:rsid w:val="72FA0C86"/>
+    <w:rsid w:val="737E18B7"/>
+    <w:rsid w:val="742A7349"/>
+    <w:rsid w:val="742F4960"/>
     <w:rsid w:val="74C447E3"/>
+    <w:rsid w:val="74FD4A5E"/>
+    <w:rsid w:val="75263FB5"/>
+    <w:rsid w:val="753D12FE"/>
+    <w:rsid w:val="75644ADD"/>
     <w:rsid w:val="75F0011F"/>
+    <w:rsid w:val="764566BC"/>
+    <w:rsid w:val="767C19B2"/>
+    <w:rsid w:val="76CC293A"/>
+    <w:rsid w:val="77AB7F04"/>
+    <w:rsid w:val="77FF1F1E"/>
+    <w:rsid w:val="78341C48"/>
     <w:rsid w:val="78522E19"/>
     <w:rsid w:val="79464C25"/>
+    <w:rsid w:val="79C124FE"/>
+    <w:rsid w:val="79C8388C"/>
+    <w:rsid w:val="7A195E96"/>
+    <w:rsid w:val="7A1A39BC"/>
+    <w:rsid w:val="7AE069B4"/>
     <w:rsid w:val="7B187EFC"/>
+    <w:rsid w:val="7BD04C7A"/>
+    <w:rsid w:val="7C093CE8"/>
+    <w:rsid w:val="7C5238E1"/>
+    <w:rsid w:val="7C8D2012"/>
     <w:rsid w:val="7CA103C5"/>
+    <w:rsid w:val="7D2D1C58"/>
+    <w:rsid w:val="7D342FE7"/>
+    <w:rsid w:val="7D5D42EC"/>
+    <w:rsid w:val="7E6671D0"/>
+    <w:rsid w:val="7E9975A5"/>
+    <w:rsid w:val="7FAB8054"/>
+    <w:rsid w:val="F14FC36C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
       <v:fill on="t" focussize="0,0"/>
       <v:stroke color="#000000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -9494,51 +15259,51 @@
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="0" w:name="Closing"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
     <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text First Indent"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
-    <w:lsdException w:uiPriority="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Acronym"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Address"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Cite"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Code"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Definition"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Keyboard"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Preformatted"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Sample"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Typewriter"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="HTML Variable"/>
     <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Simple 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="Table Classic 4"/>
@@ -9681,272 +15446,273 @@
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="221"/>
+    <w:link w:val="222"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="3"/>
     <w:next w:val="1"/>
-    <w:link w:val="222"/>
+    <w:link w:val="223"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="223"/>
+    <w:link w:val="224"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="227"/>
+    <w:link w:val="228"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="224"/>
+    <w:link w:val="225"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="225"/>
+    <w:link w:val="226"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="16505E"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="228"/>
+    <w:link w:val="229"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="229"/>
+    <w:link w:val="230"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="230"/>
+    <w:link w:val="231"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="209">
     <w:name w:val="Default Paragraph Font"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="86">
     <w:name w:val="Normal Table"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="macro"/>
-    <w:link w:val="306"/>
+    <w:link w:val="307"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="1"/>
@@ -9977,104 +15743,104 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="15">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="16">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="303"/>
+    <w:link w:val="304"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="17">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="18">
     <w:name w:val="index 8"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1920" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="19">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="316"/>
+    <w:link w:val="317"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="20">
     <w:name w:val="List Number"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="22">
     <w:name w:val="caption"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:semiHidden/>
@@ -10116,167 +15882,167 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:vAnchor="margin" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="317"/>
+    <w:link w:val="318"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="27">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="226"/>
+    <w:link w:val="227"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cambria"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-NZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="29">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="30">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="286"/>
+    <w:link w:val="287"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="355"/>
+    <w:link w:val="356"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text"/>
-    <w:link w:val="323"/>
+    <w:link w:val="324"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="34">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="352"/>
+    <w:link w:val="353"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List 2"/>
@@ -10306,100 +16072,100 @@
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="39">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="40">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="345"/>
+    <w:link w:val="346"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="index 4"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="960" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="43">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="44">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="302"/>
+    <w:link w:val="303"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="45">
     <w:name w:val="List Bullet 5"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="46">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
@@ -10412,160 +16178,160 @@
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="48">
     <w:name w:val="index 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="49">
     <w:name w:val="Date"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="318"/>
+    <w:link w:val="319"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="50">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="351"/>
+    <w:link w:val="352"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="315"/>
+    <w:link w:val="316"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1800"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="53">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="321"/>
+    <w:link w:val="322"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="54">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="314"/>
+    <w:link w:val="315"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="55">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="56">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="312"/>
+    <w:link w:val="313"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="57">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="299"/>
+    <w:link w:val="300"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="4320"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="58">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="59">
     <w:name w:val="List Continue 4"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
@@ -10593,102 +16359,102 @@
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="62">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="240" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="63">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="64">
     <w:name w:val="List"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="65">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="313"/>
+    <w:link w:val="314"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="66">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="67">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1800" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="68">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="350"/>
+    <w:link w:val="351"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="69">
     <w:name w:val="index 7"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1680" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="70">
@@ -10715,214 +16481,214 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="72">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="73">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="74">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="356"/>
+    <w:link w:val="357"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="75">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="76">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="77">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="294"/>
+    <w:link w:val="295"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         <w:left w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         <w:right w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="78">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="344"/>
+    <w:link w:val="345"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="79">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="80">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:left="480" w:hanging="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="82">
     <w:name w:val="Title"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="295"/>
+    <w:link w:val="296"/>
     <w:qFormat/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="2DA2BF" w:sz="8" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="83">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="28"/>
     <w:next w:val="28"/>
-    <w:link w:val="319"/>
+    <w:link w:val="320"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="84">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="33"/>
-    <w:link w:val="354"/>
+    <w:link w:val="355"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="85">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="34"/>
-    <w:link w:val="353"/>
+    <w:link w:val="354"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="87">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="86"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
@@ -23235,1583 +29001,1601 @@
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="bg1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7D8A1" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="210">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="209"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="211">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:uiPriority w:val="20"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="211">
+  <w:style w:type="character" w:styleId="212">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="212">
+  <w:style w:type="character" w:styleId="213">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="213">
+  <w:style w:type="character" w:styleId="214">
     <w:name w:val="HTML Acronym"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:styleId="214">
+  <w:style w:type="character" w:styleId="215">
     <w:name w:val="HTML Variable"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="215">
+  <w:style w:type="character" w:styleId="216">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="209"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="hlink"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="216">
+  <w:style w:type="character" w:styleId="217">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="217">
+  <w:style w:type="character" w:styleId="218">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="218">
+  <w:style w:type="character" w:styleId="219">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="219">
+  <w:style w:type="character" w:styleId="220">
     <w:name w:val="HTML Keyboard"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="220">
+  <w:style w:type="character" w:styleId="221">
     <w:name w:val="HTML Sample"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="221">
+  <w:style w:type="character" w:customStyle="1" w:styleId="222">
     <w:name w:val="标题 1 Char"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="21798E"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="222">
+  <w:style w:type="character" w:customStyle="1" w:styleId="223">
     <w:name w:val="标题 2 Char"/>
     <w:link w:val="4"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="2DA2BF"/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="21798E"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="223">
+  <w:style w:type="character" w:customStyle="1" w:styleId="224">
     <w:name w:val="标题 3 Char"/>
     <w:link w:val="5"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="224">
+  <w:style w:type="character" w:customStyle="1" w:styleId="225">
     <w:name w:val="标题 5 Char"/>
     <w:link w:val="7"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="16505E"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="225">
+  <w:style w:type="character" w:customStyle="1" w:styleId="226">
     <w:name w:val="标题 6 Char"/>
     <w:link w:val="8"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="16505E"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="226">
+  <w:style w:type="character" w:customStyle="1" w:styleId="227">
     <w:name w:val="批注文字 Char"/>
     <w:link w:val="28"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Cambria"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="227">
+  <w:style w:type="character" w:customStyle="1" w:styleId="228">
     <w:name w:val="标题 4 Char"/>
     <w:link w:val="6"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="228">
+  <w:style w:type="character" w:customStyle="1" w:styleId="229">
     <w:name w:val="标题 7 Char"/>
     <w:link w:val="9"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="229">
+  <w:style w:type="character" w:customStyle="1" w:styleId="230">
     <w:name w:val="标题 8 Char"/>
     <w:link w:val="10"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="230">
+  <w:style w:type="character" w:customStyle="1" w:styleId="231">
     <w:name w:val="标题 9 Char"/>
     <w:link w:val="11"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="231">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="232">
     <w:name w:val="FigureCaption"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="300"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="232">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="233">
     <w:name w:val="Authors"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="233">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="234">
     <w:name w:val="ManuscriptTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="234">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="235">
     <w:name w:val="AuthorAffiliation"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="235">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="236">
     <w:name w:val="AbstractText"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="544" w:right="544"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="236">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="237">
     <w:name w:val="Equation"/>
-    <w:link w:val="379"/>
+    <w:link w:val="380"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4507"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="120" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="237">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="238">
     <w:name w:val="TOC 标题1"/>
     <w:basedOn w:val="3"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="238">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239">
     <w:name w:val="TableTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体"/>
       <w:bCs/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240">
     <w:name w:val="Keywords"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="241">
     <w:name w:val="DefListTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="241">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="242">
     <w:name w:val="Extract"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="242">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="243">
     <w:name w:val="AppendixTitle"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="243">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244">
     <w:name w:val="AbstractTitle"/>
     <w:basedOn w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma" w:eastAsiaTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="245">
     <w:name w:val="AcknowledgementTitle"/>
     <w:basedOn w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Latha" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="002060"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="245">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246">
     <w:name w:val="AppendixText"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:afterLines="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="247">
     <w:name w:val="Acknowledgement"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="247">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="248">
     <w:name w:val="TableFootnote"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="248">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="249">
     <w:name w:val="Lemma"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="249">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="250">
     <w:name w:val="Theorem"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="250">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="251">
     <w:name w:val="Proof"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="251">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="252">
     <w:name w:val="Algorithm"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="252">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="253">
     <w:name w:val="DefList"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="253">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="254">
     <w:name w:val="AuthorNote"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="254">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="255">
     <w:name w:val="Reference"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="255">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="256">
     <w:name w:val="ContinuedBodyText"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="256">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="257">
     <w:name w:val="Bio"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="257">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="258">
     <w:name w:val="thead"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ADB9CA" w:themeFill="text2" w:themeFillTint="66"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="258">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="259">
     <w:name w:val="Correspondence"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="259">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="260">
     <w:name w:val="SupplementaryMaterial"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="260">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="261">
     <w:name w:val="Proposition"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="261">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="262">
     <w:name w:val="Claim"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="262">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="263">
     <w:name w:val="Conjecture"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="263">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264">
     <w:name w:val="Corollary"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="265">
     <w:name w:val="Property"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="265">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="266">
     <w:name w:val="Axiom"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="266">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="267">
     <w:name w:val="Case"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="267">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="268">
     <w:name w:val="Definition"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="268">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="269">
     <w:name w:val="Example"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="269">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="270">
     <w:name w:val="Hypothesis"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="270">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="271">
     <w:name w:val="Postulate"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="271">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="272">
     <w:name w:val="Problem"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="272">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273">
     <w:name w:val="Remark"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="274">
     <w:name w:val="List Level 1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="274">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="275">
     <w:name w:val="List Level 2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="864"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="275">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276">
     <w:name w:val="List Level 3"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1296"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="277">
     <w:name w:val="List Level 4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="1728"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="277">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="278">
     <w:name w:val="List Level 5"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="278">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="279">
     <w:name w:val="List Level 6"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="2592"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="279">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="280">
     <w:name w:val="List Level 7"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="3024"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="280">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="281">
     <w:name w:val="Recto"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="281">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="282">
     <w:name w:val="Affiliation footnote"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="282">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="283">
     <w:name w:val="ContinuedBio"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="283">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="284">
     <w:name w:val="ContinuedAppText"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="284">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="285">
     <w:name w:val="FundingStatement"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="285">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="286">
     <w:name w:val="Verso"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="286">
+  <w:style w:type="character" w:customStyle="1" w:styleId="287">
     <w:name w:val="称呼 Char"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="287">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="288">
     <w:name w:val="修订1"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="288">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="289">
     <w:name w:val="AbstractAHead"/>
-    <w:basedOn w:val="235"/>
+    <w:basedOn w:val="236"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="289">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="290">
     <w:name w:val="AbstractBHead"/>
-    <w:basedOn w:val="235"/>
+    <w:basedOn w:val="236"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="290">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="291">
     <w:name w:val="DispCompCode"/>
     <w:basedOn w:val="33"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="291">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="292">
     <w:name w:val="AlgorithmTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="292">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="293">
     <w:name w:val="BioImage"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="293">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="294">
     <w:name w:val="HistoryDate"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="294">
+  <w:style w:type="character" w:customStyle="1" w:styleId="295">
     <w:name w:val="信息标题 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="77"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="295">
+  <w:style w:type="character" w:customStyle="1" w:styleId="296">
     <w:name w:val="标题 Char"/>
     <w:link w:val="82"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="343434"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="296">
+  <w:style w:type="character" w:styleId="297">
     <w:name w:val="Placeholder Text"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="297">
+  <w:style w:type="character" w:customStyle="1" w:styleId="298">
     <w:name w:val="明显参考1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="32"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="DA1F28"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="298">
+  <w:style w:type="character" w:customStyle="1" w:styleId="299">
     <w:name w:val="明显强调1"/>
     <w:qFormat/>
     <w:uiPriority w:val="21"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="299">
+  <w:style w:type="character" w:customStyle="1" w:styleId="300">
     <w:name w:val="签名 Char"/>
     <w:link w:val="57"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="300">
+  <w:style w:type="paragraph" w:styleId="301">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="301"/>
+    <w:link w:val="302"/>
     <w:qFormat/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="301">
+  <w:style w:type="character" w:customStyle="1" w:styleId="302">
     <w:name w:val="引用 Char"/>
-    <w:link w:val="300"/>
+    <w:link w:val="301"/>
     <w:qFormat/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="302">
+  <w:style w:type="character" w:customStyle="1" w:styleId="303">
     <w:name w:val="纯文本 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="44"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="303">
+  <w:style w:type="character" w:customStyle="1" w:styleId="304">
     <w:name w:val="注释标题 Char"/>
     <w:link w:val="16"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="304">
+  <w:style w:type="paragraph" w:styleId="305">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="305">
+  <w:style w:type="character" w:customStyle="1" w:styleId="306">
     <w:name w:val="书籍标题1"/>
     <w:qFormat/>
     <w:uiPriority w:val="33"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="306">
+  <w:style w:type="character" w:customStyle="1" w:styleId="307">
     <w:name w:val="宏文本 Char"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="308">
     <w:name w:val="Assumption"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="308">
+  <w:style w:type="paragraph" w:styleId="309">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="309">
+  <w:style w:type="paragraph" w:styleId="310">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="310"/>
+    <w:link w:val="311"/>
     <w:qFormat/>
     <w:uiPriority w:val="30"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="2DA2BF" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="310">
+  <w:style w:type="character" w:customStyle="1" w:styleId="311">
     <w:name w:val="明显引用 Char"/>
-    <w:link w:val="309"/>
+    <w:link w:val="310"/>
     <w:qFormat/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2DA2BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="311">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="312">
     <w:name w:val="Endnotes"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="312">
+  <w:style w:type="character" w:customStyle="1" w:styleId="313">
     <w:name w:val="页眉 Char"/>
     <w:link w:val="56"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="313">
+  <w:style w:type="character" w:customStyle="1" w:styleId="314">
     <w:name w:val="脚注文本 Char"/>
     <w:link w:val="65"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="314">
+  <w:style w:type="character" w:customStyle="1" w:styleId="315">
     <w:name w:val="页脚 Char"/>
     <w:link w:val="54"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="315">
+  <w:style w:type="character" w:customStyle="1" w:styleId="316">
     <w:name w:val="尾注文本 Char"/>
     <w:link w:val="51"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="316">
+  <w:style w:type="character" w:customStyle="1" w:styleId="317">
     <w:name w:val="电子邮件签名 Char"/>
     <w:link w:val="19"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="317">
+  <w:style w:type="character" w:customStyle="1" w:styleId="318">
     <w:name w:val="文档结构图 Char"/>
     <w:link w:val="26"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="318">
+  <w:style w:type="character" w:customStyle="1" w:styleId="319">
     <w:name w:val="日期 Char"/>
     <w:link w:val="49"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="319">
+  <w:style w:type="character" w:customStyle="1" w:styleId="320">
     <w:name w:val="批注主题 Char"/>
     <w:link w:val="83"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="320">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="321">
     <w:name w:val="书目1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="37"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="321">
+  <w:style w:type="character" w:customStyle="1" w:styleId="322">
     <w:name w:val="批注框文本 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="53"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="322">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="323">
     <w:name w:val="FigFootnote"/>
-    <w:basedOn w:val="247"/>
+    <w:basedOn w:val="248"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="323">
+  <w:style w:type="character" w:customStyle="1" w:styleId="324">
     <w:name w:val="正文文本 Char"/>
     <w:link w:val="33"/>
     <w:qFormat/>
     <w:locked/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="324">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="325">
     <w:name w:val="Deflist"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="325">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="326">
     <w:name w:val="pStyle1"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="326">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327">
     <w:name w:val="pStyle2"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="328">
     <w:name w:val="pStyle3"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="328">
+  <w:style w:type="table" w:customStyle="1" w:styleId="329">
     <w:name w:val="Medium Shading 2 - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="64"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w14:textFill>
@@ -24922,51 +30706,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="bg1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="329">
+  <w:style w:type="table" w:customStyle="1" w:styleId="330">
     <w:name w:val="Medium Shading 21"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="64"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w14:textFill>
@@ -25077,51 +30861,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="bg1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="330">
+  <w:style w:type="table" w:customStyle="1" w:styleId="331">
     <w:name w:val="Medium Shading 1 - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="63"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -25177,51 +30961,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="331">
+  <w:style w:type="table" w:customStyle="1" w:styleId="332">
     <w:name w:val="Medium Shading 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="63"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -25277,51 +31061,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="332">
+  <w:style w:type="table" w:customStyle="1" w:styleId="333">
     <w:name w:val="Medium List 21"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="66"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -25396,51 +31180,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="333">
+  <w:style w:type="table" w:customStyle="1" w:styleId="334">
     <w:name w:val="Medium List 1 - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="65"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -25479,51 +31263,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="334">
+  <w:style w:type="table" w:customStyle="1" w:styleId="335">
     <w:name w:val="Medium List 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="65"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -25562,51 +31346,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="335">
+  <w:style w:type="table" w:customStyle="1" w:styleId="336">
     <w:name w:val="Medium Grid 31"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="69"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
         <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -25711,51 +31495,51 @@
         <w:tcBorders>
           <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="336">
+  <w:style w:type="table" w:customStyle="1" w:styleId="337">
     <w:name w:val="Medium Grid 21"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="68"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -25848,51 +31632,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0"/>
           <w:insideV w:val="single" w:sz="6" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="337">
+  <w:style w:type="table" w:customStyle="1" w:styleId="338">
     <w:name w:val="Medium Grid 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="67"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -25912,51 +31696,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="338">
+  <w:style w:type="table" w:customStyle="1" w:styleId="339">
     <w:name w:val="Light Shading - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="60"/>
     <w:rPr>
       <w:color w:val="2F5597" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -26005,51 +31789,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="339">
+  <w:style w:type="table" w:customStyle="1" w:styleId="340">
     <w:name w:val="Light Shading1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="60"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -26098,51 +31882,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="340">
+  <w:style w:type="table" w:customStyle="1" w:styleId="341">
     <w:name w:val="Light List - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="61"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -26185,51 +31969,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="341">
+  <w:style w:type="table" w:customStyle="1" w:styleId="342">
     <w:name w:val="Light List1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="61"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -26272,51 +32056,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="342">
+  <w:style w:type="table" w:customStyle="1" w:styleId="343">
     <w:name w:val="Light Grid - Accent 11"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="62"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -26390,51 +32174,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="343">
+  <w:style w:type="table" w:customStyle="1" w:styleId="344">
     <w:name w:val="Light Grid1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="62"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -26508,79 +32292,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="344">
+  <w:style w:type="character" w:customStyle="1" w:styleId="345">
     <w:name w:val="HTML 预设格式 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="78"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Latha"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="345">
+  <w:style w:type="character" w:customStyle="1" w:styleId="346">
     <w:name w:val="HTML 地址 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="40"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="346">
+  <w:style w:type="table" w:customStyle="1" w:styleId="347">
     <w:name w:val="Dark List1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="70"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="bg1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26643,51 +32427,51 @@
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="347">
+  <w:style w:type="table" w:customStyle="1" w:styleId="348">
     <w:name w:val="Colorful Shading1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="71"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="24" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -26783,51 +32567,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="tx1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="tx1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="348">
+  <w:style w:type="table" w:customStyle="1" w:styleId="349">
     <w:name w:val="Colorful List1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="72"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26869,51 +32653,51 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="349">
+  <w:style w:type="table" w:customStyle="1" w:styleId="350">
     <w:name w:val="Colorful Grid1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="73"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
@@ -26957,328 +32741,328 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:schemeClr w14:val="bg1"/>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="350">
+  <w:style w:type="character" w:customStyle="1" w:styleId="351">
     <w:name w:val="正文文本缩进 3 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="68"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="351">
+  <w:style w:type="character" w:customStyle="1" w:styleId="352">
     <w:name w:val="正文文本缩进 2 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="50"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="352">
+  <w:style w:type="character" w:customStyle="1" w:styleId="353">
     <w:name w:val="正文文本缩进 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="353">
+  <w:style w:type="character" w:customStyle="1" w:styleId="354">
     <w:name w:val="正文首行缩进 2 Char"/>
-    <w:basedOn w:val="352"/>
+    <w:basedOn w:val="353"/>
     <w:link w:val="85"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="354">
+  <w:style w:type="character" w:customStyle="1" w:styleId="355">
     <w:name w:val="正文首行缩进 Char"/>
-    <w:basedOn w:val="323"/>
+    <w:basedOn w:val="324"/>
     <w:link w:val="84"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="355">
+  <w:style w:type="character" w:customStyle="1" w:styleId="356">
     <w:name w:val="正文文本 3 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="31"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="356">
+  <w:style w:type="character" w:customStyle="1" w:styleId="357">
     <w:name w:val="正文文本 2 Char"/>
     <w:basedOn w:val="209"/>
     <w:link w:val="74"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ta-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="357">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="358">
     <w:name w:val="Source"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="358">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="359">
     <w:name w:val="ArticleType"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="E26C0A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="359">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="360">
     <w:name w:val="NewPara"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="360">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="361">
     <w:name w:val="SchemeTitle"/>
-    <w:basedOn w:val="231"/>
+    <w:basedOn w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="361">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362">
     <w:name w:val="RefWorkingPaper"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="363">
     <w:name w:val="SuperTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="363">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364">
     <w:name w:val="Product"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="66FF99"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="365">
     <w:name w:val="Related-Article"/>
-    <w:basedOn w:val="363"/>
+    <w:basedOn w:val="364"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="33CCFF"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="365">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="366">
     <w:name w:val="Speech"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="366">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="367">
     <w:name w:val="BoxTitle"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="367">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="368">
     <w:name w:val="BoxText"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="99FF66"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="368">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="369">
     <w:name w:val="step"/>
-    <w:basedOn w:val="248"/>
+    <w:basedOn w:val="249"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="369">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="370">
     <w:name w:val="conference"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="370">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="371">
     <w:name w:val="GraphCaption"/>
-    <w:basedOn w:val="231"/>
+    <w:basedOn w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="371">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="372">
     <w:name w:val="BoxCaption"/>
-    <w:basedOn w:val="231"/>
+    <w:basedOn w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="372">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373">
     <w:name w:val="ChartCaption"/>
-    <w:basedOn w:val="231"/>
-    <w:next w:val="231"/>
+    <w:basedOn w:val="232"/>
+    <w:next w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="374">
     <w:name w:val="PlateCaption"/>
-    <w:basedOn w:val="231"/>
-    <w:next w:val="231"/>
+    <w:basedOn w:val="232"/>
+    <w:next w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="374">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="375">
     <w:name w:val="MapCaption"/>
-    <w:basedOn w:val="231"/>
-    <w:next w:val="231"/>
+    <w:basedOn w:val="232"/>
+    <w:next w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="375">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="376">
     <w:name w:val="TableContinued"/>
-    <w:basedOn w:val="374"/>
+    <w:basedOn w:val="375"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="376">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="377">
     <w:name w:val="ExhibitCaption"/>
-    <w:basedOn w:val="231"/>
-    <w:next w:val="231"/>
+    <w:basedOn w:val="232"/>
+    <w:next w:val="232"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="377">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="378">
     <w:name w:val="ManuscriptSubTitle"/>
-    <w:basedOn w:val="233"/>
+    <w:basedOn w:val="234"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="36"/>
       <w:shd w:val="clear" w:color="auto" w:fill="3399FF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="378">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="379">
     <w:name w:val="Copyright"/>
-    <w:basedOn w:val="377"/>
+    <w:basedOn w:val="378"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="379">
+  <w:style w:type="character" w:customStyle="1" w:styleId="380">
     <w:name w:val="Equation Char"/>
     <w:basedOn w:val="209"/>
-    <w:link w:val="236"/>
+    <w:link w:val="237"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Latha"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="380">
+  <w:style w:type="table" w:customStyle="1" w:styleId="381">
     <w:name w:val="Plain Table 51"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="45"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
@@ -27351,236 +33135,236 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="381">
+  <w:style w:type="table" w:customStyle="1" w:styleId="382">
     <w:name w:val="Table Grid Light1"/>
     <w:basedOn w:val="86"/>
     <w:qFormat/>
     <w:uiPriority w:val="40"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="BEBEBE" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="382">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="383">
     <w:name w:val="table col head"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="383">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="384">
     <w:name w:val="table col subhead"/>
-    <w:basedOn w:val="382"/>
+    <w:basedOn w:val="383"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="384">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385">
     <w:name w:val="table body"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="386">
     <w:name w:val="paper title"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="386">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="387">
     <w:name w:val="Author"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="387">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="388">
     <w:name w:val="Affiliation"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="388">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="389">
     <w:name w:val="references"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="389">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="390">
     <w:name w:val="table head"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:smallCaps/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="390">
+  <w:style w:type="character" w:customStyle="1" w:styleId="391">
     <w:name w:val="未处理的提及1"/>
     <w:basedOn w:val="209"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="391">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="392">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DMAIH O+ Adv T T 140f 2bdb" w:hAnsi="DMAIH O+ Adv T T 140f 2bdb" w:cs="DMAIH O+ Adv T T 140f 2bdb" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Administrator\Desktop\JCCE_Template%20--OTH%20(1).dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\luna\Library\Containers\com.kingsoft.wpsoffice.mac\Data\C:\Users\Administrator\Desktop\JCCE_Template%20--OTH%20(1).dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27816,86 +33600,86 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" Version="6" SelectedStyle="\APASixthEditionOfficeOnline.xsl"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8E5A79-3D00-40C5-9DEB-F2AFD4306492}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>JCCE_Template --OTH (1)</Template>
   <Company>微软中国</Company>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11963</Characters>
+  <Pages>5</Pages>
+  <Words>932</Words>
+  <Characters>5127</Characters>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13941</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>6015</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.25225_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>司丢比森蝶</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>3A3FF4471A174F7F909708C312D11909</vt:lpwstr>
+    <vt:lpwstr>7226BF61AD35B2D80CDFC0699FD1D52C_43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiZWM2Y2NjNmU5MDBkZjNhZWJhMDk1ZGQwYjM0MjJlZTEiLCJ1c2VySWQiOiIxNTg1NDI0Mjk5In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>