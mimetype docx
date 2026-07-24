--- v0 (2026-06-11)
+++ v1 (2026-07-24)
@@ -21,52 +21,50 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="2A138BBC">
       <w:pPr>
         <w:pStyle w:val="19"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Special Issue Proposal Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D6CF55">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
@@ -198,78 +196,102 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="160" w:after="80" w:line="260" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Draft Call for Papers (200 words)</w:t>
+        <w:t>Draft Call for Papers (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>0 words)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7147993B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the aims of this special issue?  Why is this subject of current interest? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30691ADA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="307B3D51">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178CBDA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3614,51 +3636,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="395605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:doNotShadeFormData w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3789,52 +3811,52 @@
     <w:rsid w:val="00E46F54"/>
     <w:rsid w:val="00E51A6E"/>
     <w:rsid w:val="00E6505B"/>
     <w:rsid w:val="00E718E7"/>
     <w:rsid w:val="00E73755"/>
     <w:rsid w:val="00E976F3"/>
     <w:rsid w:val="00EA4F97"/>
     <w:rsid w:val="00EF0149"/>
     <w:rsid w:val="00EF1FD1"/>
     <w:rsid w:val="00F00DCE"/>
     <w:rsid w:val="00F2656D"/>
     <w:rsid w:val="00F63A48"/>
     <w:rsid w:val="00F67D8B"/>
     <w:rsid w:val="00F70D5C"/>
     <w:rsid w:val="00F932EF"/>
     <w:rsid w:val="00F95F51"/>
     <w:rsid w:val="00FB5101"/>
     <w:rsid w:val="00FC49D3"/>
     <w:rsid w:val="010554DF"/>
     <w:rsid w:val="0FAB2EB3"/>
     <w:rsid w:val="1B702D36"/>
     <w:rsid w:val="1F5F488C"/>
     <w:rsid w:val="21791AE4"/>
     <w:rsid w:val="27FB5B30"/>
     <w:rsid w:val="2AAC468B"/>
-    <w:rsid w:val="2F951D0A"/>
     <w:rsid w:val="32C33F79"/>
+    <w:rsid w:val="350E0FDB"/>
     <w:rsid w:val="35A029A5"/>
     <w:rsid w:val="3D0639F9"/>
     <w:rsid w:val="5D192073"/>
     <w:rsid w:val="60FD19F1"/>
     <w:rsid w:val="62436390"/>
     <w:rsid w:val="63906703"/>
     <w:rsid w:val="64C3743B"/>
     <w:rsid w:val="653615D3"/>
     <w:rsid w:val="6D3C22F3"/>
     <w:rsid w:val="71792843"/>
     <w:rsid w:val="FEEF5C78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4888,59 +4910,59 @@
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22F90B63-0149-449C-8F20-894F5C051252}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>2</Pages>
   <Words>151</Words>
   <Characters>925</Characters>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1050</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Alam,Faraz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Special Issue Title">
     <vt:lpwstr>Special Issue Title</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Journal">
     <vt:lpwstr>Journal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ICV">
-    <vt:lpwstr>4E1EB2F0500D45738DD208FE6FC2AA23_13</vt:lpwstr>
+    <vt:lpwstr>C2FF1CD914B94343ABF2E1D8E1F0B5C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiYzE5ZjI1ODdiOGM0OTkxMzkyZTViNmE1MjBlMzU5YWMiLCJ1c2VySWQiOiI0NTc0NjE0NzAifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>